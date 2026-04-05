--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -17,55 +17,142 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marie Brut </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marie BRUT</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">marie-brut</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-2218-052X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">137660553</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -84,2802 +171,2936 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Impact of Mutations on PfDHPS Active Site and Sulfadoxine Binding: Structural Insights from Molecular Dynamics Simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Computational Structural Analysis of Host Insertions in the Polyproline Region of the Hepatitis E Virus pORF1 Polyprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Berry</w:t>
+                <w:t xml:space="preserve">Olivia Paronetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Abravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30204118⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (3), pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v18030341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481763v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Cycle of Type II 4′-Phosphopantetheinyl Transferases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the Impact of Mutations on PfDHPS Active Site and Sulfadoxine Binding: Structural Insights from Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
+                <w:t xml:space="preserve">Emilie Guémas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Carivenc</w:t>
+                <w:t xml:space="preserve">Sandie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c06249⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (20), pp.4118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30204118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732713v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les cinétiques des diffusions atomiques - ART : l’explorateur de surfaces d’énergie potentielle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic Cycle of Type II 4′-Phosphopantetheinyl Transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Salles</w:t>
+                <w:t xml:space="preserve">Sabine Gavalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miha Gunde</w:t>
+                <w:t xml:space="preserve">Alexandre Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matic Poberžnik</w:t>
+                <w:t xml:space="preserve">Simone Fioccola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Carivenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-re192⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.8561-8575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c06249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467976v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing DFT-based energy landscape exploration by coupling quantum mechanics and static modes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractériser les cinétiques des diffusions atomiques - ART : l’explorateur de surfaces d’énergie potentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Brut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Gunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matic Poberžnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp03562b⟩</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.Réf : RE192 v1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674113v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling cGAS catalytic mechanism upon DNA activation through molecular dynamics simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Enhancing DFT-based energy landscape exploration by coupling quantum mechanics and static modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (15), pp.9524-9531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP00378J⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (19), pp.12011-12026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp03562b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195928v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid QM/MM vs Pure MM Molecular Dynamics for Evaluating Water Distribution within p21 N-ras and the Resulting GTP Electronic Density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling cGAS catalytic mechanism upon DNA activation through molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Joao Joao Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alexandrino Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b02660⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (15), pp.9524-9531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP00378J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634170v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Distribution within Wild-Type NRas Protein and Q61 Mutants during Unrestrained QM/MM Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid QM/MM vs Pure MM Molecular Dynamics for Evaluating Water Distribution within p21 N-ras and the Resulting GTP Electronic Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Elena Tichauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Elena Tichauer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Brut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.07.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (18), pp.3935-3944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b02660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880032v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Analysis of Nanofluidic-Embedded Biosensors for Wash-Free Single-Nucleotide Difference Discrimination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water Distribution within Wild-Type NRas Protein and Q61 Mutants during Unrestrained QM/MM Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cordelier</w:t>
+                <w:t xml:space="preserve">Ruth Elena Tichauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leichle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.7b00667⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (8), pp.1417-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762631v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the interface formation during CuO deposition on Al(111) substrate: linking material design and elaboration process parameters through multi-levels approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spatial Analysis of Nanofluidic-Embedded Biosensors for Wash-Free Single-Nucleotide Difference Discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cordelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leichle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.606 - 611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.7b00667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/aa7bbc⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01574744v1</w:t>
+                <w:t xml:space="preserve">hal-01762631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxygen molecule adsorption and oxygen atom diffusion on clean and defective Aluminum (111) surface using first principles calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Modeling of the interface formation during CuO deposition on Al(111) substrate: linking material design and elaboration process parameters through multi-levels approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guiltat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2016.11.010⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Focus on MMM 2016, 25 (6), pp.064005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/aa7bbc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407658v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding modes of thrombin binding aptamers investigated by simulations and experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dioxygen molecule adsorption and oxygen atom diffusion on clean and defective Aluminum (111) surface using first principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guiltat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4906594⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 657, pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137420v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin detection in murine plasma using engineered fluorescence resonance energy transfer aptadimers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Binding modes of thrombin binding aptamers investigated by simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Trapaidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 107 (23), pp.233701-1-233701-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4937351⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 106 (4), pp.043702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4906594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801826v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward in Silico Biomolecular Manipulation through Static Modes: Atomic Scale Characterization of HIV-1 Protease Flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Thrombin detection in murine plasma using engineered fluorescence resonance energy transfer aptadimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Trapaidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mazères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4113156⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (23), pp.233701-1-233701-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4937351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481802v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking DNA stretching with the Static Mode method: Shear stress versus transverse pulling stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Toward in Silico Biomolecular Manipulation through Static Modes: Atomic Scale Characterization of HIV-1 Protease Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12075-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (11), pp.2821-2830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4113156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01801823v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing aptamers into technologies: Impact of spacer terminations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mimicking DNA stretching with the Static Mode method: Shear stress versus transverse pulling stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4704658⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (8), pp.art ID 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12075-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801821v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Determination of Enzyme Flexibility and Active Site Stability through Static Modes: Case of Dihydrofolate Reductase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bringing aptamers into technologies: Impact of spacer terminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Trapaidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp109874z⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (16), pp.163702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4704658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481808v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrostatic probe: a tool for the investigation of the A beta(1-16) peptide deformations using the static modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Scale Determination of Enzyme Flexibility and Active Site Stability through Static Modes: Case of Dihydrofolate Reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp20603f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (7), pp.1616-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp109874z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481810v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of thiolated nucleic acid deposited on a silicon surface: A Static Mode approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The electrostatic probe: a tool for the investigation of the A beta(1-16) peptide deformations using the static modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2009.11.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (32), pp.14611-14616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20603f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481814v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale determination of DNA conformational response to strained furanose a static mode approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Deformation of thiolated nucleic acid deposited on a silicon surface: A Static Mode approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Dkhissi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Renvez</w:t>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.083⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 169 (1-3), pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2009.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481815v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Static Modes: An alternative approach for the treatment of macro- and bio-molecular induced-fit flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale determination of DNA conformational response to strained furanose a static mode approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10397-0⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (47), pp.9123-9128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801802v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Static Modes: An alternative approach for the treatment of macro- and bio-molecular induced-fit flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.17 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10397-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new insight into the understanding of poly(N-isopropylacrylamide) the collapsed form of molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 340 (1-3), pp.12-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemphys.2007.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2889,114 +3110,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche méthodologique pour la prise en compte de la flexibilité dans les interactions entre molecules biologiques: les Modes Statiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00377792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3062,51 +3283,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="F15126DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3143,51 +3516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05481763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30204118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fioccola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carivenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c06249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04467976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Gunde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Pober&#382;nik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03562b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03195928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Soler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paiva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Joao Ramos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandrino Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP00378J" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02634170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Elena Tichauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.07.042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cacheux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.7b00667" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01574744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa7bbc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vizzini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.11.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapaidze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906594" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maz&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12075-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-62P8C3FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Est&#232;ve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109874z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20603f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.11.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BP31GF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dkhissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1G6DRMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10397-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R92Q7L33-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bail" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.06.054" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVRNCVCQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-brut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2218-052X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137660553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paronetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18030341" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05481763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30204118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fioccola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carivenc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c06249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04467976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Gunde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Pober&#382;nik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03562b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03195928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Soler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paiva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Joao Ramos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandrino Fernandes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP00378J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02634170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Elena Tichauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02660" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.07.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cacheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordelier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.7b00667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01574744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa7bbc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vizzini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.11.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapaidze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maz&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12075-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-62P8C3FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Est&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704658" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renvez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109874z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481810v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20603f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.11.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BP31GF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dkhissi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1G6DRMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10397-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R92Q7L33-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.06.054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVRNCVCQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>