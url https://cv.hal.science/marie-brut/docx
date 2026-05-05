--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -3285,51 +3285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F15126DE"/>
+    <w:nsid w:val="3A3CCBAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>