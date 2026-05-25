--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -171,51 +171,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -339,2768 +339,2902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Impact of Mutations on PfDHPS Active Site and Sulfadoxine Binding: Structural Insights from Molecular Dynamics Simulations</w:t>
+                <w:t xml:space="preserve">Bridging molecular and nano-scale kinetic regimes in the crystallization of icosahedral gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Guémas</w:t>
+                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Ménard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jeanne</w:t>
+                <w:t xml:space="preserve">Rohan Parmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Landa</w:t>
+                <w:t xml:space="preserve">Ezgi Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Berry</w:t>
+                <w:t xml:space="preserve">Marie Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30204118⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d6nr00624h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481763v1</w:t>
+                <w:t xml:space="preserve">hal-05626910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Cycle of Type II 4′-Phosphopantetheinyl Transferases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the Impact of Mutations on PfDHPS Active Site and Sulfadoxine Binding: Structural Insights from Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Faille</w:t>
+                <w:t xml:space="preserve">Emilie Guémas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Fioccola</w:t>
+                <w:t xml:space="preserve">Sandie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
+                <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Carivenc</w:t>
+                <w:t xml:space="preserve">Antoine Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (11), pp.8561-8575. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (20), pp.4118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c06249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30204118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732713v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les cinétiques des diffusions atomiques - ART : l’explorateur de surfaces d’énergie potentielle</w:t>
+                <w:t xml:space="preserve">Catalytic Cycle of Type II 4′-Phosphopantetheinyl Transferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jay</w:t>
+                <w:t xml:space="preserve">Sabine Gavalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normand Mousseau</w:t>
+                <w:t xml:space="preserve">Alexandre Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Salles</w:t>
+                <w:t xml:space="preserve">Simone Fioccola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miha Gunde</w:t>
+                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matic Poberžnik</w:t>
+                <w:t xml:space="preserve">Coralie Carivenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.Réf : RE192 v1. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.8561-8575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-re192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c06249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467976v1</w:t>
+                <w:t xml:space="preserve">hal-04732713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing DFT-based energy landscape exploration by coupling quantum mechanics and static modes</w:t>
+                <w:t xml:space="preserve">Caractériser les cinétiques des diffusions atomiques - ART : l’explorateur de surfaces d’énergie potentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Foulon</w:t>
+                <w:t xml:space="preserve">Antoine Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hémeryck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Landa</w:t>
+                <w:t xml:space="preserve">Normand Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Brut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Gunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matic Poberžnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp03562b⟩</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.Réf : RE192 v1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674113v1</w:t>
+                <w:t xml:space="preserve">hal-04467976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling cGAS catalytic mechanism upon DNA activation through molecular dynamics simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing DFT-based energy landscape exploration by coupling quantum mechanics and static modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Joao Joao Ramos</w:t>
+                <w:t xml:space="preserve">Lionel Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Alexandrino Fernandes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (15), pp.9524-9531. </w:t>
+              <w:t xml:space="preserve">, 2022, 24 (19), pp.12011-12026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP00378J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cp03562b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195928v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid QM/MM vs Pure MM Molecular Dynamics for Evaluating Water Distribution within p21 N-ras and the Resulting GTP Electronic Density</w:t>
+                <w:t xml:space="preserve">Unraveling cGAS catalytic mechanism upon DNA activation through molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Elena Tichauer</w:t>
+                <w:t xml:space="preserve">Jordi Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Favre</w:t>
+                <w:t xml:space="preserve">Pedro Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Maria Joao Joao Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alexandrino Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b02660⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (15), pp.9524-9531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP00378J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634170v1</w:t>
+                <w:t xml:space="preserve">hal-03195928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Distribution within Wild-Type NRas Protein and Q61 Mutants during Unrestrained QM/MM Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Hybrid QM/MM vs Pure MM Molecular Dynamics for Evaluating Water Distribution within p21 N-ras and the Resulting GTP Electronic Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Elena Tichauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (18), pp.3935-3944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b02660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.07.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01880032v1</w:t>
+                <w:t xml:space="preserve">hal-02634170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Analysis of Nanofluidic-Embedded Biosensors for Wash-Free Single-Nucleotide Difference Discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Distribution within Wild-Type NRas Protein and Q61 Mutants during Unrestrained QM/MM Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Elena Tichauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cacheux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Brut</w:t>
+                <w:t xml:space="preserve">Gilles Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (3), pp.606 - 611. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (8), pp.1417-1430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssensors.7b00667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762631v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the interface formation during CuO deposition on Al(111) substrate: linking material design and elaboration process parameters through multi-levels approach</w:t>
+                <w:t xml:space="preserve">Spatial Analysis of Nanofluidic-Embedded Biosensors for Wash-Free Single-Nucleotide Difference Discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guiltat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Jean Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Richard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cordelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leichle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/aa7bbc⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.606 - 611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.7b00667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574744v1</w:t>
+                <w:t xml:space="preserve">hal-01762631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxygen molecule adsorption and oxygen atom diffusion on clean and defective Aluminum (111) surface using first principles calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Modeling of the interface formation during CuO deposition on Al(111) substrate: linking material design and elaboration process parameters through multi-levels approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guiltat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Focus on MMM 2016, 25 (6), pp.064005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/aa7bbc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2016.11.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01407658v1</w:t>
+                <w:t xml:space="preserve">hal-01574744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding modes of thrombin binding aptamers investigated by simulations and experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Dioxygen molecule adsorption and oxygen atom diffusion on clean and defective Aluminum (111) surface using first principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guiltat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4906594⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 657, pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137420v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin detection in murine plasma using engineered fluorescence resonance energy transfer aptadimers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Binding modes of thrombin binding aptamers investigated by simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Trapaidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 107 (23), pp.233701-1-233701-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4937351⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 106 (4), pp.043702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4906594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801826v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward in Silico Biomolecular Manipulation through Static Modes: Atomic Scale Characterization of HIV-1 Protease Flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Thrombin detection in murine plasma using engineered fluorescence resonance energy transfer aptadimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Landa</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Trapaidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Mazères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4113156⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (23), pp.233701-1-233701-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4937351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481802v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking DNA stretching with the Static Mode method: Shear stress versus transverse pulling stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Toward in Silico Biomolecular Manipulation through Static Modes: Atomic Scale Characterization of HIV-1 Protease Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12075-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (11), pp.2821-2830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4113156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01801823v1</w:t>
+                <w:t xml:space="preserve">hal-01481802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing aptamers into technologies: Impact of spacer terminations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mimicking DNA stretching with the Static Mode method: Shear stress versus transverse pulling stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Estève</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4704658⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (8), pp.art ID 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12075-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801821v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Determination of Enzyme Flexibility and Active Site Stability through Static Modes: Case of Dihydrofolate Reductase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Bringing aptamers into technologies: Impact of spacer terminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Trapaidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp109874z⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (16), pp.163702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4704658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481808v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrostatic probe: a tool for the investigation of the A beta(1-16) peptide deformations using the static modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Atomic Scale Determination of Enzyme Flexibility and Active Site Stability through Static Modes: Case of Dihydrofolate Reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp20603f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (7), pp.1616-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp109874z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481810v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of thiolated nucleic acid deposited on a silicon surface: A Static Mode approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The electrostatic probe: a tool for the investigation of the A beta(1-16) peptide deformations using the static modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2009.11.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (32), pp.14611-14616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20603f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481814v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale determination of DNA conformational response to strained furanose a static mode approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Deformation of thiolated nucleic acid deposited on a silicon surface: A Static Mode approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.083⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 169 (1-3), pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2009.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01481815v1</w:t>
+                <w:t xml:space="preserve">hal-01481814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Static Modes: An alternative approach for the treatment of macro- and bio-molecular induced-fit flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale determination of DNA conformational response to strained furanose a static mode approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10397-0⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (47), pp.9123-9128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01801802v1</w:t>
+                <w:t xml:space="preserve">hal-01481815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Static Modes: An alternative approach for the treatment of macro- and bio-molecular induced-fit flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.17 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10397-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new insight into the understanding of poly(N-isopropylacrylamide) the collapsed form of molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 340 (1-3), pp.12-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemphys.2007.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3110,114 +3244,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche méthodologique pour la prise en compte de la flexibilité dans les interactions entre molecules biologiques: les Modes Statiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00377792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3285,51 +3419,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A3CCBAE"/>
+    <w:nsid w:val="FBEB9C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3516,51 +3650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-brut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2218-052X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137660553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paronetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18030341" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05481763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30204118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fioccola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carivenc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c06249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04467976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Gunde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Pober&#382;nik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03562b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03195928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Soler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paiva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Joao Ramos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandrino Fernandes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP00378J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02634170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Elena Tichauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02660" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.07.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cacheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordelier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.7b00667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01574744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa7bbc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vizzini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.11.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapaidze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maz&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12075-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-62P8C3FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Est&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704658" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renvez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109874z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481810v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20603f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.11.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BP31GF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dkhissi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1G6DRMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10397-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R92Q7L33-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.06.054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVRNCVCQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-brut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2218-052X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137660553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paronetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18030341" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Parmar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Yildirim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6nr00624h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05481763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30204118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fioccola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carivenc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c06249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04467976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Gunde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Pober&#382;nik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re192" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foulon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03562b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03195928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Soler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paiva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Joao Ramos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandrino Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP00378J" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02634170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Elena Tichauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b02660" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.07.042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cacheux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.7b00667" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01574744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa7bbc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vizzini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.11.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapaidze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maz&#232;res" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113156" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12075-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-62P8C3FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Est&#232;ve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704658" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renvez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109874z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20603f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.11.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BP31GF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dkhissi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.083" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1G6DRMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10397-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R92Q7L33-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.06.054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVRNCVCQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>