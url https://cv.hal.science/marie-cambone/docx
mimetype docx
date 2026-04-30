--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1102,204 +1102,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser/former les futurs professionnels de l’information communication</w:t>
+                <w:t xml:space="preserve">Transparence et obscurité de la communication sur les actions en faveur du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Défis et opportunités de la communication au service du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Controverses et de la Communication Sensible; UM6P | Story Shool, Nov 2025, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128821v1</w:t>
+                <w:t xml:space="preserve">hal-05392668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence et obscurité de la communication sur les actions en faveur du développement durable</w:t>
+                <w:t xml:space="preserve">Sensibiliser/former les futurs professionnels de l’information communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis et opportunités de la communication au service du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Controverses et de la Communication Sensible; UM6P | Story Shool, Nov 2025, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392668v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiathécaires et collections numériques : Entre plateformes clés en main et souci d'éditorialisation</w:t>
               </w:r>
@@ -1525,191 +1525,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme Nature-Isère Raconter la nature à partir de données naturalistes issues de dispositifs participatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+                <w:t xml:space="preserve">Discours et pratiques de la participation dans la construction des hiérarchies cinématographiques sur les plateformes de streaming vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humains et données : création, médiation, décision, narration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque International. 7e conférence Document numérique et Société, Sep 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">La fabrique de la participation culturelle, Plateformes numériques et enjeux démocratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952448v1</w:t>
+                <w:t xml:space="preserve">hal-03052399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours et pratiques de la participation dans la construction des hiérarchies cinématographiques sur les plateformes de streaming vidéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Croissant</w:t>
+                <w:t xml:space="preserve">Plateforme Nature-Isère Raconter la nature à partir de données naturalistes issues de dispositifs participatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la participation culturelle, Plateformes numériques et enjeux démocratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Humains et données : création, médiation, décision, narration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque International. 7e conférence Document numérique et Société, Sep 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052399v1</w:t>
+                <w:t xml:space="preserve">hal-03952448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations numériques du territoire</w:t>
               </w:r>
@@ -1896,411 +1896,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing empathy: the Role of a &amp;quot;Control-Room&amp;quot; in an E-learning environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contradictory semiotic analysis: to bridge literacies and activities in Design practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference e-Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association For Development of the Information Society, Jul 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">IASDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japon. pp.3999-4007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944357v1</w:t>
+                <w:t xml:space="preserve">hal-00865237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture de récits intermédiatiques sur les cartes collaboratives : une forme d'appropriation et de patrimonialisation de la ville</w:t>
+                <w:t xml:space="preserve">Designing empathy: the Role of a &amp;quot;Control-Room&amp;quot; in an E-learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art, la culture et la communication : pratiques et représentations - ACFAS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
+              <w:t xml:space="preserve">IADIS International Conference e-Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association For Development of the Information Society, Jul 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944259v1</w:t>
+                <w:t xml:space="preserve">hal-01944357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contradictory semiotic analysis: to bridge literacies and activities in Design practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'écriture de récits intermédiatiques sur les cartes collaboratives : une forme d'appropriation et de patrimonialisation de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japon. pp.3999-4007</w:t>
+              <w:t xml:space="preserve">L'art, la culture et la communication : pratiques et représentations - ACFAS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865237v1</w:t>
+                <w:t xml:space="preserve">hal-01944259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual empathy: designing for togertherness in the context of e-learning</w:t>
+                <w:t xml:space="preserve">Les dispositifs numériques participatifs de médiation : des formes d’appropriation de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next generation learning conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">S'approprier la ville. Du patrimoine urbain aux paysages culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944366v1</w:t>
+                <w:t xml:space="preserve">hal-01939172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs numériques participatifs de médiation : des formes d’appropriation de la ville</w:t>
+                <w:t xml:space="preserve">Virtual empathy: designing for togertherness in the context of e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S'approprier la ville. Du patrimoine urbain aux paysages culturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Next generation learning conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939172v1</w:t>
+                <w:t xml:space="preserve">hal-01944366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de la participation de jeunes citoyens à une exposition sur les pratiques numériques</w:t>
               </w:r>
@@ -3693,51 +3693,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AE65667"/>
+    <w:nsid w:val="7FEF9AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3924,51 +3924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cambone" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5531-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199822409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vhq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5689" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3990" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030249ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17415651311326437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005298" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005298" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01531554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AVIG1160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Sophie Mouret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Chambru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12837" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cambone" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5531-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199822409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vhq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5689" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3990" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030249ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17415651311326437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005298" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005298" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01531554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AVIG1160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Sophie Mouret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Chambru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12837" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>