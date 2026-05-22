--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2658,50 +2658,54 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exposition du témoignage au musée : la constitution d'un patrimoine mémoriel ou d'un objet de médiation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Soulier; E. Castaner-Munoz; M. Gellereau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les témoins au musée. Mémoires du patrimoine mémoriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Perpignan, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3693,51 +3697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FEF9AEA"/>
+    <w:nsid w:val="C4EF386A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>