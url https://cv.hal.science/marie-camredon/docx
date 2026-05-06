--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -2491,295 +2491,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit modeling of volatile organic compounds partitioning in the atmospheric aqueous phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limited influence of dry deposition of semivolatile organic vapors on secondary organic aerosol formation in the urban plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madronich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mouchel-Vallon</w:t>
+                <w:t xml:space="preserve">J. Lee‐taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bräuer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Madronich</w:t>
+                <w:t xml:space="preserve">T. Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (2), pp.1023 - 1037. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (12), pp.3302-3307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-13-1023-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/grl.50611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500558v1</w:t>
+                <w:t xml:space="preserve">hal-03596706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited influence of dry deposition of semivolatile organic vapors on secondary organic aerosol formation in the urban plume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hodzic</w:t>
+                <w:t xml:space="preserve">Explicit modeling of volatile organic compounds partitioning in the atmospheric aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouchel-Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bräuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madronich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (12), pp.3302-3307. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.1023 - 1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-1023-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596706v1</w:t>
+                <w:t xml:space="preserve">hal-03500558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical Product Yields from the Ozonolysis of Short Chain Alkenes under Atmospheric Boundary Layer Conditions</w:t>
               </w:r>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouchel-Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Camredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Camredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Raventos-Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouchel-Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (14), pp.6895-6910. </w:t>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Camredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouchel-Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4781,51 +4781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sartelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00112e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicong He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxiao Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valorso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01355-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Galeazzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camredon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong B. Lim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5549-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Monerie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25504-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Kwadjo Afreh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Claire Barsanti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11467-2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10199-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lee-Taylor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Hodzic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-5995-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lannuque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4905-2020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-13411-2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. La" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valorso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matsunaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1417-2016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Mcvay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-2785-2016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee-Taylor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodzic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madronich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-595-2015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pereira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Hamilton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rickard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bloss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03377" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01233228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Denjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Formenti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Picquet-Varrault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camredon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pangui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-883-2015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Mcvay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-33161-2015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamilton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rickard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bloss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-5349-2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;uer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-1023-2013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596706v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee&#8208;taylor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50611" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wyche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Carr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408745h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ouzebidour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00029J" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-7577-2012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595749v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raventos-Duran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-6895-2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02342f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13219-2011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wyche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-2893-2010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595812v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10187-2010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7643-2010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wittrock" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beekmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1647-2009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ7T0DGS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alfarra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sartelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00112e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicong He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxiao Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valorso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01355-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Galeazzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camredon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong B. Lim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5549-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Monerie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25504-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Kwadjo Afreh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Claire Barsanti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11467-2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10199-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lee-Taylor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Hodzic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-5995-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lannuque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4905-2020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-13411-2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. La" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valorso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matsunaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1417-2016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Mcvay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-2785-2016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee-Taylor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodzic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madronich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-595-2015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pereira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Hamilton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rickard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bloss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03377" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01233228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Denjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Formenti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Picquet-Varrault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camredon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pangui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-883-2015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Mcvay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-33161-2015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamilton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rickard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bloss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-5349-2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee&#8208;taylor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50611" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;uer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-1023-2013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wyche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Carr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408745h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ouzebidour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00029J" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-7577-2012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595749v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raventos-Duran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-6895-2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02342f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13219-2011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wyche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-2893-2010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595812v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10187-2010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7643-2010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wittrock" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beekmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1647-2009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ7T0DGS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alfarra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>