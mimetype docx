--- v0 (2026-03-25)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Carmen Garcia </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universitésUniversité Claude Bernard-Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-carmen-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0280-040X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035546379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El « cuidado de sí » entre el profesorado de yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46661/socioldeporte.11804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizar el comportamiento de los alumnos a través del yoga en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-62, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire de petites et jeunes filles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (90), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.090.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps sexué au prisme du genre. Nouvelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet différencié des configurations familiales sur la mobilité sociale subjective : une comparaison hommes/femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dalud-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, catégories socioprofessionnelles, mobilité sociale et professionnelle, 17 (1), pp.69-102. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la familia y el amor: tensiones de género entre los amantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Espanola de Investigaciones Sociologicas -Spanish Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5477/cis/reis.175.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management « par corps » : logiques de mise en place d’un apprentissage corporel chez les professionnels du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pujol Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 15 (1), pp.167-194. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.015.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de la transgression. Mises en dettes réciproques dans les relations extraconjugales en France et au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nkoma Ntchemandji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156-157, pp.61-81. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.8048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Thug Love : des romans sentimentaux à l’épreuve de la classe et de la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ges.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infidélité conjugale : individualisation de la vie privée et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand résumé de Amours clandestines. Sociologie de l’extraconjugalité durable, Lyon, Presses universitaires de Lyon, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JK-Meta-Biplot y STATIS Dual como herramientas de análisis de tablas textuales múltiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Purificación Galindo Villardón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ibérica de Sistemas y Tecnologías de la Información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.18-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La «partición de las mujeres» en las relaciones extraconyugales duraderas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sexualidad, 6, pp.281-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre à l’épreuve de l’incertitude: quels effets sur le système de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lapeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le genre à l’épreuve de l’incertitude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « partage des femmes » dans les relations extraconjugales durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sexualidad, 6, pp.245-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia : ¿ Matriz de socialización en las escuelas secundarias en Francia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentos de Trabajo de Sociologia Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia: ¿Matriz de socialización en las escuelas secundarias en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentos de Trabajo de Sociologia Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.2-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE GENRE DE LA SOUFFRANCE AMOUREUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (38), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.038.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimation artistique de la danse hip-hop et du cirque contemporain, un effet de l’institutionnalisation de pratiques culturelles populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arts, culture et cohésion sociale, 190, pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche critique de l’observation de dispositions genrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche en actes, Ethnographie du genre, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'Artistique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cogérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du cirque chez les enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der &amp;quot;Marsch für Gleichheit und gegen Rassismus&amp;quot; von 1983. Sein Stellenwert im Handlungsrepertoire von Jugendlichen aus den französischen Vorstädten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Zancarini-Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vierteljahrshefte für Zeitgeschichte. Das zentrale Forum der Zeitgeschichtsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.391-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des féminismes aux prises avec l'intersectionnalité : : le mouvement Ni Putes Ni Soumises et le Collectif féministe du Mouvement des Indigènes de la République.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (1), pp.145-165. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.052.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des féministes aux prises avec l'&amp;quot;intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.145-165. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.052.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques clownesques à l'épreuve de la féminité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUS-Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maîtresses d'hommes mariés. Raison et sentiments des amours adultères au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Æquo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hip-hop et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.78-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et responsabilité au coeur de la danse hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'invention politique des &amp;quot;cultures urbaines&amp;quot; françaises dans la politique de la ville territorialisée: le cas de la danse hip-hop en région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista universitară de sociologie = Revue universitaire de sociologie = Universitary Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, IV (2), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;braconnages&amp;quot; de la danse hip-hop dans les collèges de quartiers populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville école intégration diversité : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113, pp.244-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l'enseignement scolaire : regard sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 144, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique nationaliste et l'identification territoriale des immigrants de l'intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Les Catalognes, laboratoire de l'Europe, 13 (3), pp.85-98. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1997.1567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours clandestines : nouvelle enquête. L'extraconjugalité durable à l'épreuve du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Lyon. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2729712440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité et violence ordinaire au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durif-Varembont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2016, 978-2-7492-5249-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours clandestines. Sociologie de l'extraconjugalité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2729709037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Guasch Andreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2016, Sociologia Historica, Andrès Pedreõ Canovas, 2255-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours Clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rommel Mendes-Léité, ISBN-13 : 978-2-7297-0903-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EPS face à l'artistique et au sensible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogérino Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFRAPS, pp.250, 2014, 978-2-910448-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes de cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, pp.167, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture hip-hop, jeunes des cités et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, pp.187, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Invention du Pays Cathare. Essai sur la constitution d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.148, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité catalane. Analyse du processus de production de l'identité nationale en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.266, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-responsabilisation des filles dans « l'éducation à la sexualité » : une norme scolaire asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École des filles, école des femmes. L'institution scolaire face aux parcours, normes et rôles professionnels sexués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782807305670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La misogynie, norme cachée des amours clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Misogynie. Enjeux politiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilisations de femmes en tant que femmes &amp;quot;racisées&amp;quot; : les militantes des mouvements &amp;quot;Ni putes ni soumises&amp;quot; et des &amp;quot;Indigènes de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zancarini-Fournel, Michelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements, rébellions et genre dans les quartiers populaires en Europe (1968-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A institucionalizaçao do circo contemporâneo na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marques Rodrigues, Kadma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas de Cultura: contribuições franco-brasileiras para uma sociologia da arte e das políticas culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Demócrito Rocha, pp.59-74, 2011, Meios e Mediações</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmigraciòn, feminismo y luchas contra el racismo en Francia. El surgimiento de una nueva problemática social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedreño, Andrés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterràneo migrante. Tres décadas de flujos migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editum, pp.13-27, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destins, hasards et vocations. Les récits d'entrée dans l'univers du cirque d'artistes &amp;quot;locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sułkowski, Bogusław. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs locaux de production culturelle en Pologne et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Łódzkiego, pp.62-81, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement &amp;quot;Ni putes Ni soumises&amp;quot; : Ambivalences idéologiques du mouvement, conflictualités individuelles des militantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passerini, Luisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Laicità delle Donne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Press Academic Publishing, pp.93-111, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en patrimoine du catharisme. Enjeux de territoire, enjeux d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arrieta Urtizberea, Iñaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonios culturales y museos: más allá de la historia y del arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio Editorial de la Universidad del Païs Vasco, pp.45-60, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et logiques identitaires dans l'institutionalisation de la danse hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sułkowski, Bogusław. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et logique des institutions. Cultural Practices and the Logic of Institutions (Lyon - Łódź)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Łódzkiego, pp.129-153, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danse hip-hop : l'ambivalence d'une rencontre entre institutions publiques et pratiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bruston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures et des villes, mémoires au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, pp.259-277, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hip-hop, capoeira et cirque à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koebel, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration par le sport : représentations et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjeaux, 13e site-pôle du Programme Pays cathare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel et décentralisation. Une étude en Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.171-198, 2002, Logiques politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues dans l'enseignement et construction nationale en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérez-Agote, Alfonso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux repères de l'identité collective en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1999, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La infancia como cuna de la desigualdad de género en el deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Simon Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Seminario de la Facultad de Ciencias de la Educación y Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cordoba, Feb 2026, Cordoba (Cordoue), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les surveillances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Sophiapol, Feb 2026, Paris-Nanterre et Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El yoga contemporáneo como tecnología del sujeto neoliberal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario RETYDES (Reestructuración del territorio y desigualdades sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, Feb 2026, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le yoga à l’école : entre bien‑être et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être à l'école : de l'élève à l'établissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTITUT FRANÇAIS DE L'ÉDUCATION ENS Lyon, Nov 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des professionnel-les de soin sur les émotions des adolescent-es et jeunes adultes ayant un cancer, et ses différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du sport fédéral durant les primes socialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Simon Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de suivi de la feuille de route sport féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des sports, de la jeunesse et de la vie associative, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des femmes au sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accès des jeunes au sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre régionale de la Cours des Comptes Auvergne-Rhône-Alpes, Mar 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Superación personal » y moral ascética entre los practicantes de yoga en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#SociologíaParaLaSociedadDigital, XV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología, Jun 2024, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construcción del diferencial de género en la afiliación al deporte federado en Francia durante la infancia. Análisis cuantitativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#SociologíaParaLaSociedadDigital, XV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Español de Sociología, Jun 2024, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre, féminités et masculinités dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, féminités et masculinités dans le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Carmen Garcia; Loïc Szerdahelyi, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural Intentions of Women and Men French Boxing Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, INNSBRUCK (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexuation des pratiques circassiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cirque en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Départemental de la Haute Garonne, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés sociales et sens de la pratiques des pratiquant.e.s de yoga : enquête quantitative & qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de recherche : trouver, produire, exploiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de Sciences de l'Homme Lyon-Saint Etienne, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football féminin : un espace propice au lesbianisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assile Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de l’Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l'Inde et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude internationales "Les pratiques du yoga" : Une circulation des savoirs yogiques entre l'Inde et la France (YOGAPROFS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH LE; L.VIS; CRESCO; Centre Max Weber, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04204554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire enfantine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Santésih, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éléments d'enquête sur les professeur.es de yoga en France formé.es en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Voix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraysse Mélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdades, Fronteras y Resiliencia. Sociología para crisis globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congreso Español de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire enfantine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santesih (Santé, éducation, situations de handicap, Université de Montpellier), CRESCO (Centre de Recherches Sciences Sociales Sports et Corps Université fédérale de Toulouse) Groupe de recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga et micropolitique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela, fabrica del genero y de disigualdades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congreso Internacional sobre Equidad, Educación y Género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela, fabrica del genero y de disigualdades. El caso francès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre Equidad, Educación y Género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours interdites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éloquence amoureuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Journées de l'éloquence, May 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages méthodologiques de blogs internet dans l'analyse de l'extraconjugalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pragmatice : Cliquer, c'est tromper?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisations sportives enfantines : méthode et premiers résultats d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mennesson Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociale des pratiques culturelles des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de jeunesse et politiques culturelles : vers une citoyenneté culturelle ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège (Belgique), Faculté des Sciences Sociales, CR 28 Sociologie de la jeunesse de l’AISLF, May 2016, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des conduites entre élèves liées à l’amour et la sexualité : la normalisation d’un ordre hétérosexuel pacifié, par la responsabilisation des jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges économico-sexuels dans les relations extraconjugales. Comparaison France-Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nkoma Ntchemandji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échanges sexuels et leurs “clients” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest Nanterre-Sophiapol Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La misogynie, norme cachée des amours clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mysoginie et discriminations sexuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Sep 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies of gender-based violence at school: (re)producing classes through the norm of “egalitarian” masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social class in 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam Research Center for Gender and Sexuality, Oct 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01200867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogamy Put to the Test of Double Love Lives : Sociological Analysis of Clandestine Non-monogamy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on the Future of Monogamy and Nonmonogamy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envelhecer Seropositivo/A Hoje Em Dia Na Regiao Rhône-Alpes (França)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvilier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Brésilien sur les Sciences Humaines et Sociales et la Santé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir séropositif(ve) aujourd'hui dans la région Rhône-Alpes (France). Une recherche interdisciplinaire en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Vieillir séropositif(ve) aujourd'hui dans la région Rhône-Alpes (France). Une recherche interdisciplinaire en sciences humaines et sociales ", communication au VIè Congrès Brésilien de Sciences Sociales et Humaines en Santé, Université de l'Etat de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rio de Janeiro, RJ, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seropositivity e envelhecimento na França, na Espanha e em Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seropositivity e envelhecimento na França, na Espanha e em Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Fortaleza, Ceara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOGAPROFS : effets de genre de la globalisation du yoga. Enquête socio-ethnographique transnationale sur les professeurs de yoga en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête socio-ethnographique transnationale sur les professeur.e.s de yoga en France YOGAPROFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets de genre de la pratique du yoga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l’Inde et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Vincent Dubois, Jean-Matthieu Méon, Emmanuel Pierru, &amp;quot; Les mondes de l'harmonie. Enquête sur une pratique musicale amateur &amp;quot;, La Dispute, 2009, 305 p., EAN : 9782843031496. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Philippe Corcuff, &amp;quot; Sociologies contemporaines. Les nouvelles sociologies. Entre le collectif et l'individuel &amp;quot;, Paris, Armand Colin, coll. 128, 128 p., EAN: 9782200259853. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Virginie Tournay, &amp;quot; Sociologie des institutions &amp;quot;, PUF, coll. &amp;quot; Que sais-je ? &amp;quot;, 2011, 128 p., ISBN : 9782130585565. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Charlotte Le Van, &amp;quot; Les quatre visages de l'infidélité en France. Une enquête sociologique &amp;quot;, Paris, Payot, 2010. Pour : Revue Française de Sociologie, vol. 52, n°2, p. 419-422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Natacha Chetcuti, &amp;quot; Se dire lesbienne. Vie de couple, sexualité, représentation de soi &amp;quot;, Payot, 2010, 300 p., EAN : 9782228905831. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : William Gasparini, Gilles Vieille-Marchiset, &amp;quot;Le sport dans les quartiers. Pratiques sociales et politiques publiques&amp;quot;, PUF, 2008. Pour : Hommes et Migrations1282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizar el comportamiento de los alumnos a través del yoga en Francia. Primeros elementos de investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Female, Male, and Conjugality Norms in French Schools: Gender, Class and Sexuality Among Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03245454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliser les comportements des élèves par le yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la féminisation du sport français Bilan et perspectives sur l'évolution des licenciées et la situation des femmes dans le mouvement sportif Rapport de synthèse et Recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des sports. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de genre de la globalisation du KYM Yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme, Lyon Saint-Etienne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la féminisation du sport français Bilan et perspectives sur l'évolution des licenciées et la situation des femmes dans le mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques genrées et violences entre pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durif-Varembont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRPPC (EA356), Triangle (UMR 5206). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses des villes et danses d'école : le hip-hop. Procédures de l'inventivité quotidienne des &amp;quot;danses urbaines&amp;quot; confrontées aux modalités d'apprentissage lors de leur insertion en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse des villes et dans d'école : Le hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Groupe de Recherche sur la Socialisation (UMR 5040). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine en Région. Le cas du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Saïd Darviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FNADT (Fonds National d'Aménagement et de Développement du Territoire). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au cœur et aux marges des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière-Lyon 2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01191612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Carmen Garcia </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universitésUniversité Claude Bernard-Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-carmen-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0280-040X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035546379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El « cuidado de sí » entre el profesorado de yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46661/socioldeporte.11804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizar el comportamiento de los alumnos a través del yoga en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-62, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps sexué au prisme du genre. Nouvelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire de petites et jeunes filles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (90), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.090.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la familia y el amor: tensiones de género entre los amantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Espanola de Investigaciones Sociologicas -Spanish Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5477/cis/reis.175.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet différencié des configurations familiales sur la mobilité sociale subjective : une comparaison hommes/femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dalud-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, catégories socioprofessionnelles, mobilité sociale et professionnelle, 17 (1), pp.69-102. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management « par corps » : logiques de mise en place d’un apprentissage corporel chez les professionnels du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pujol Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 15 (1), pp.167-194. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.015.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Thug Love : des romans sentimentaux à l’épreuve de la classe et de la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ges.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de la transgression. Mises en dettes réciproques dans les relations extraconjugales en France et au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nkoma Ntchemandji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156-157, pp.61-81. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.8048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infidélité conjugale : individualisation de la vie privée et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand résumé de Amours clandestines. Sociologie de l’extraconjugalité durable, Lyon, Presses universitaires de Lyon, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JK-Meta-Biplot y STATIS Dual como herramientas de análisis de tablas textuales múltiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Purificación Galindo Villardón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ibérica de Sistemas y Tecnologías de la Información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.18-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre à l’épreuve de l’incertitude: quels effets sur le système de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lapeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le genre à l’épreuve de l’incertitude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « partage des femmes » dans les relations extraconjugales durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sexualidad, 6, pp.245-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La «partición de las mujeres» en las relaciones extraconyugales duraderas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sexualidad, 6, pp.281-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia : ¿ Matriz de socialización en las escuelas secundarias en Francia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentos de Trabajo de Sociologia Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia: ¿Matriz de socialización en las escuelas secundarias en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentos de Trabajo de Sociologia Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.2-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE GENRE DE LA SOUFFRANCE AMOUREUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (38), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.038.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimation artistique de la danse hip-hop et du cirque contemporain, un effet de l’institutionnalisation de pratiques culturelles populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arts, culture et cohésion sociale, 190, pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche critique de l’observation de dispositions genrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche en actes, Ethnographie du genre, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'Artistique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cogérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du cirque chez les enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der &amp;quot;Marsch für Gleichheit und gegen Rassismus&amp;quot; von 1983. Sein Stellenwert im Handlungsrepertoire von Jugendlichen aus den französischen Vorstädten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Zancarini-Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vierteljahrshefte für Zeitgeschichte. Das zentrale Forum der Zeitgeschichtsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.391-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des féminismes aux prises avec l'intersectionnalité : : le mouvement Ni Putes Ni Soumises et le Collectif féministe du Mouvement des Indigènes de la République.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (1), pp.145-165. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.052.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des féministes aux prises avec l'&amp;quot;intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.145-165. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.052.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques clownesques à l'épreuve de la féminité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUS-Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maîtresses d'hommes mariés. Raison et sentiments des amours adultères au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Æquo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hip-hop et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.78-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et responsabilité au coeur de la danse hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'invention politique des &amp;quot;cultures urbaines&amp;quot; françaises dans la politique de la ville territorialisée: le cas de la danse hip-hop en région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista universitară de sociologie = Revue universitaire de sociologie = Universitary Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, IV (2), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l'enseignement scolaire : regard sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 144, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;braconnages&amp;quot; de la danse hip-hop dans les collèges de quartiers populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville école intégration diversité : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113, pp.244-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique nationaliste et l'identification territoriale des immigrants de l'intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Les Catalognes, laboratoire de l'Europe, 13 (3), pp.85-98. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1997.1567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours clandestines : nouvelle enquête. L'extraconjugalité durable à l'épreuve du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Lyon. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2729712440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité et violence ordinaire au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durif-Varembont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2016, 978-2-7492-5249-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours clandestines. Sociologie de l'extraconjugalité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2729709037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Guasch Andreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2016, Sociologia Historica, Andrès Pedreõ Canovas, 2255-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours Clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rommel Mendes-Léité, ISBN-13 : 978-2-7297-0903-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EPS face à l'artistique et au sensible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogérino Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFRAPS, pp.250, 2014, 978-2-910448-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes de cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, pp.167, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Invention du Pays Cathare. Essai sur la constitution d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.148, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture hip-hop, jeunes des cités et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, pp.187, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité catalane. Analyse du processus de production de l'identité nationale en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.266, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-responsabilisation des filles dans « l'éducation à la sexualité » : une norme scolaire asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École des filles, école des femmes. L'institution scolaire face aux parcours, normes et rôles professionnels sexués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782807305670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La misogynie, norme cachée des amours clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Misogynie. Enjeux politiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilisations de femmes en tant que femmes &amp;quot;racisées&amp;quot; : les militantes des mouvements &amp;quot;Ni putes ni soumises&amp;quot; et des &amp;quot;Indigènes de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zancarini-Fournel, Michelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements, rébellions et genre dans les quartiers populaires en Europe (1968-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A institucionalizaçao do circo contemporâneo na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marques Rodrigues, Kadma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas de Cultura: contribuições franco-brasileiras para uma sociologia da arte e das políticas culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Demócrito Rocha, pp.59-74, 2011, Meios e Mediações</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmigraciòn, feminismo y luchas contra el racismo en Francia. El surgimiento de una nueva problemática social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedreño, Andrés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterràneo migrante. Tres décadas de flujos migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editum, pp.13-27, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destins, hasards et vocations. Les récits d'entrée dans l'univers du cirque d'artistes &amp;quot;locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sułkowski, Bogusław. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs locaux de production culturelle en Pologne et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Łódzkiego, pp.62-81, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement &amp;quot;Ni putes Ni soumises&amp;quot; : Ambivalences idéologiques du mouvement, conflictualités individuelles des militantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passerini, Luisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Laicità delle Donne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Press Academic Publishing, pp.93-111, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en patrimoine du catharisme. Enjeux de territoire, enjeux d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arrieta Urtizberea, Iñaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonios culturales y museos: más allá de la historia y del arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio Editorial de la Universidad del Païs Vasco, pp.45-60, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et logiques identitaires dans l'institutionalisation de la danse hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sułkowski, Bogusław. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et logique des institutions. Cultural Practices and the Logic of Institutions (Lyon - Łódź)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Łódzkiego, pp.129-153, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danse hip-hop : l'ambivalence d'une rencontre entre institutions publiques et pratiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bruston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures et des villes, mémoires au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, pp.259-277, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hip-hop, capoeira et cirque à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koebel, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration par le sport : représentations et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjeaux, 13e site-pôle du Programme Pays cathare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel et décentralisation. Une étude en Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.171-198, 2002, Logiques politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues dans l'enseignement et construction nationale en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérez-Agote, Alfonso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux repères de l'identité collective en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1999, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El yoga contemporáneo como tecnología del sujeto neoliberal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario RETYDES (Reestructuración del territorio y desigualdades sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, Feb 2026, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les surveillances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Sophiapol, Feb 2026, Paris-Nanterre et Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La infancia como cuna de la desigualdad de género en el deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Simon Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Seminario de la Facultad de Ciencias de la Educación y Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cordoba, Feb 2026, Cordoba (Cordoue), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le yoga à l’école : entre bien‑être et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être à l'école : de l'élève à l'établissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTITUT FRANÇAIS DE L'ÉDUCATION ENS Lyon, Nov 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des professionnel-les de soin sur les émotions des adolescent-es et jeunes adultes ayant un cancer, et ses différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du sport fédéral durant les primes socialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Simon Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de suivi de la feuille de route sport féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des sports, de la jeunesse et de la vie associative, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural Intentions of Women and Men French Boxing Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, INNSBRUCK (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construcción del diferencial de género en la afiliación al deporte federado en Francia durante la infancia. Análisis cuantitativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#SociologíaParaLaSociedadDigital, XV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Español de Sociología, Jun 2024, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre, féminités et masculinités dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, féminités et masculinités dans le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Carmen Garcia; Loïc Szerdahelyi, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Superación personal » y moral ascética entre los practicantes de yoga en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#SociologíaParaLaSociedadDigital, XV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología, Jun 2024, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des femmes au sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accès des jeunes au sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre régionale de la Cours des Comptes Auvergne-Rhône-Alpes, Mar 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexuation des pratiques circassiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cirque en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Départemental de la Haute Garonne, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés sociales et sens de la pratiques des pratiquant.e.s de yoga : enquête quantitative & qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de recherche : trouver, produire, exploiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de Sciences de l'Homme Lyon-Saint Etienne, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football féminin : un espace propice au lesbianisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assile Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de l’Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l'Inde et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude internationales "Les pratiques du yoga" : Une circulation des savoirs yogiques entre l'Inde et la France (YOGAPROFS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH LE; L.VIS; CRESCO; Centre Max Weber, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04204554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire enfantine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Santésih, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éléments d'enquête sur les professeur.es de yoga en France formé.es en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Voix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraysse Mélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdades, Fronteras y Resiliencia. Sociología para crisis globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congreso Español de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire enfantine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santesih (Santé, éducation, situations de handicap, Université de Montpellier), CRESCO (Centre de Recherches Sciences Sociales Sports et Corps Université fédérale de Toulouse) Groupe de recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga et micropolitique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela, fabrica del genero y de disigualdades. El caso francès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre Equidad, Educación y Género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela, fabrica del genero y de disigualdades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congreso Internacional sobre Equidad, Educación y Género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours interdites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éloquence amoureuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Journées de l'éloquence, May 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages méthodologiques de blogs internet dans l'analyse de l'extraconjugalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pragmatice : Cliquer, c'est tromper?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des conduites entre élèves liées à l’amour et la sexualité : la normalisation d’un ordre hétérosexuel pacifié, par la responsabilisation des jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociale des pratiques culturelles des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de jeunesse et politiques culturelles : vers une citoyenneté culturelle ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège (Belgique), Faculté des Sciences Sociales, CR 28 Sociologie de la jeunesse de l’AISLF, May 2016, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges économico-sexuels dans les relations extraconjugales. Comparaison France-Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nkoma Ntchemandji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échanges sexuels et leurs “clients” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest Nanterre-Sophiapol Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisations sportives enfantines : méthode et premiers résultats d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mennesson Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La misogynie, norme cachée des amours clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mysoginie et discriminations sexuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Sep 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies of gender-based violence at school: (re)producing classes through the norm of “egalitarian” masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social class in 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam Research Center for Gender and Sexuality, Oct 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01200867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogamy Put to the Test of Double Love Lives : Sociological Analysis of Clandestine Non-monogamy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on the Future of Monogamy and Nonmonogamy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envelhecer Seropositivo/A Hoje Em Dia Na Regiao Rhône-Alpes (França)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvilier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Brésilien sur les Sciences Humaines et Sociales et la Santé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir séropositif(ve) aujourd'hui dans la région Rhône-Alpes (France). Une recherche interdisciplinaire en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Vieillir séropositif(ve) aujourd'hui dans la région Rhône-Alpes (France). Une recherche interdisciplinaire en sciences humaines et sociales ", communication au VIè Congrès Brésilien de Sciences Sociales et Humaines en Santé, Université de l'Etat de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rio de Janeiro, RJ, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seropositivity e envelhecimento na França, na Espanha e em Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seropositivity e envelhecimento na França, na Espanha e em Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Fortaleza, Ceara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOGAPROFS : effets de genre de la globalisation du yoga. Enquête socio-ethnographique transnationale sur les professeurs de yoga en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête socio-ethnographique transnationale sur les professeur.e.s de yoga en France YOGAPROFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets de genre de la pratique du yoga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l’Inde et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Philippe Corcuff, &amp;quot; Sociologies contemporaines. Les nouvelles sociologies. Entre le collectif et l'individuel &amp;quot;, Paris, Armand Colin, coll. 128, 128 p., EAN: 9782200259853. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Virginie Tournay, &amp;quot; Sociologie des institutions &amp;quot;, PUF, coll. &amp;quot; Que sais-je ? &amp;quot;, 2011, 128 p., ISBN : 9782130585565. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Charlotte Le Van, &amp;quot; Les quatre visages de l'infidélité en France. Une enquête sociologique &amp;quot;, Paris, Payot, 2010. Pour : Revue Française de Sociologie, vol. 52, n°2, p. 419-422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Natacha Chetcuti, &amp;quot; Se dire lesbienne. Vie de couple, sexualité, représentation de soi &amp;quot;, Payot, 2010, 300 p., EAN : 9782228905831. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Vincent Dubois, Jean-Matthieu Méon, Emmanuel Pierru, &amp;quot; Les mondes de l'harmonie. Enquête sur une pratique musicale amateur &amp;quot;, La Dispute, 2009, 305 p., EAN : 9782843031496. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : William Gasparini, Gilles Vieille-Marchiset, &amp;quot;Le sport dans les quartiers. Pratiques sociales et politiques publiques&amp;quot;, PUF, 2008. Pour : Hommes et Migrations1282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizar el comportamiento de los alumnos a través del yoga en Francia. Primeros elementos de investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Female, Male, and Conjugality Norms in French Schools: Gender, Class and Sexuality Among Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03245454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliser les comportements des élèves par le yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de genre de la globalisation du KYM Yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme, Lyon Saint-Etienne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la féminisation du sport français Bilan et perspectives sur l'évolution des licenciées et la situation des femmes dans le mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la féminisation du sport français Bilan et perspectives sur l'évolution des licenciées et la situation des femmes dans le mouvement sportif Rapport de synthèse et Recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des sports. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques genrées et violences entre pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durif-Varembont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRPPC (EA356), Triangle (UMR 5206). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses des villes et danses d'école : le hip-hop. Procédures de l'inventivité quotidienne des &amp;quot;danses urbaines&amp;quot; confrontées aux modalités d'apprentissage lors de leur insertion en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse des villes et dans d'école : Le hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Groupe de Recherche sur la Socialisation (UMR 5040). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine en Région. Le cas du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Saïd Darviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FNADT (Fonds National d'Aménagement et de Développement du Territoire). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au cœur et aux marges des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière-Lyon 2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01191612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35716B28"/>
+    <w:nsid w:val="5DAA07D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-carmen-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0280-040X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035546379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/socioldeporte.11804" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682875v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.090.0071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18381" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dalud-Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086016ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5477/cis/reis.175.47" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0167" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nkoma Ntchemandji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.8048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero Juli&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Purificaci&#243;n Galindo Villard&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.038.0123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fouilhoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.052.0145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lechenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durif-Varembont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Guasch Andreu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986529v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cog&#233;rino Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon Barbotin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rullier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Parfait" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179528v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assile Toufaily" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse M&#233;lie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326453v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvilier Bruno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie dumet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968345v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talpin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04204296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978113v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072725v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valari&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Sa&#239;d Darviche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01191612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-carmen-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0280-040X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035546379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/socioldeporte.11804" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18381" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682875v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.090.0071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5477/cis/reis.175.47" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dalud-Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vayer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086016ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0167" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.299" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nkoma Ntchemandji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.8048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero Juli&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Purificaci&#243;n Galindo Villard&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.038.0123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fouilhoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.052.0145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lechenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durif-Varembont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Guasch Andreu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986529v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cog&#233;rino Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon Barbotin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rullier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Parfait" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179528v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assile Toufaily" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse M&#233;lie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947848v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881549v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377062v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326453v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvilier Bruno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie dumet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968345v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talpin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04204296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334721v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valari&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Sa&#239;d Darviche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01191612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>