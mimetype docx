--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Carmen Garcia </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universitésUniversité Claude Bernard-Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-carmen-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0280-040X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035546379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El « cuidado de sí » entre el profesorado de yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46661/socioldeporte.11804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizar el comportamiento de los alumnos a través del yoga en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-62, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps sexué au prisme du genre. Nouvelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire de petites et jeunes filles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (90), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.090.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la familia y el amor: tensiones de género entre los amantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Espanola de Investigaciones Sociologicas -Spanish Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5477/cis/reis.175.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet différencié des configurations familiales sur la mobilité sociale subjective : une comparaison hommes/femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dalud-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, catégories socioprofessionnelles, mobilité sociale et professionnelle, 17 (1), pp.69-102. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management « par corps » : logiques de mise en place d’un apprentissage corporel chez les professionnels du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pujol Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 15 (1), pp.167-194. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.015.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Thug Love : des romans sentimentaux à l’épreuve de la classe et de la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ges.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de la transgression. Mises en dettes réciproques dans les relations extraconjugales en France et au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nkoma Ntchemandji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156-157, pp.61-81. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.8048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infidélité conjugale : individualisation de la vie privée et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand résumé de Amours clandestines. Sociologie de l’extraconjugalité durable, Lyon, Presses universitaires de Lyon, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JK-Meta-Biplot y STATIS Dual como herramientas de análisis de tablas textuales múltiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Purificación Galindo Villardón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ibérica de Sistemas y Tecnologías de la Información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.18-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre à l’épreuve de l’incertitude: quels effets sur le système de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lapeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le genre à l’épreuve de l’incertitude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « partage des femmes » dans les relations extraconjugales durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sexualidad, 6, pp.245-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La «partición de las mujeres» en las relaciones extraconyugales duraderas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sexualidad, 6, pp.281-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia : ¿ Matriz de socialización en las escuelas secundarias en Francia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentos de Trabajo de Sociologia Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia: ¿Matriz de socialización en las escuelas secundarias en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentos de Trabajo de Sociologia Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.2-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE GENRE DE LA SOUFFRANCE AMOUREUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (38), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.038.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimation artistique de la danse hip-hop et du cirque contemporain, un effet de l’institutionnalisation de pratiques culturelles populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arts, culture et cohésion sociale, 190, pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche critique de l’observation de dispositions genrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche en actes, Ethnographie du genre, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'Artistique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cogérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du cirque chez les enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der &amp;quot;Marsch für Gleichheit und gegen Rassismus&amp;quot; von 1983. Sein Stellenwert im Handlungsrepertoire von Jugendlichen aus den französischen Vorstädten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Zancarini-Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vierteljahrshefte für Zeitgeschichte. Das zentrale Forum der Zeitgeschichtsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.391-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des féminismes aux prises avec l'intersectionnalité : : le mouvement Ni Putes Ni Soumises et le Collectif féministe du Mouvement des Indigènes de la République.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (1), pp.145-165. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.052.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des féministes aux prises avec l'&amp;quot;intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.145-165. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.052.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques clownesques à l'épreuve de la féminité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUS-Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maîtresses d'hommes mariés. Raison et sentiments des amours adultères au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Æquo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hip-hop et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.78-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et responsabilité au coeur de la danse hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'invention politique des &amp;quot;cultures urbaines&amp;quot; françaises dans la politique de la ville territorialisée: le cas de la danse hip-hop en région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista universitară de sociologie = Revue universitaire de sociologie = Universitary Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, IV (2), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l'enseignement scolaire : regard sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 144, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;braconnages&amp;quot; de la danse hip-hop dans les collèges de quartiers populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville école intégration diversité : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113, pp.244-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique nationaliste et l'identification territoriale des immigrants de l'intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Les Catalognes, laboratoire de l'Europe, 13 (3), pp.85-98. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1997.1567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours clandestines : nouvelle enquête. L'extraconjugalité durable à l'épreuve du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Lyon. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2729712440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité et violence ordinaire au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durif-Varembont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2016, 978-2-7492-5249-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours clandestines. Sociologie de l'extraconjugalité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2729709037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Guasch Andreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2016, Sociologia Historica, Andrès Pedreõ Canovas, 2255-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours Clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rommel Mendes-Léité, ISBN-13 : 978-2-7297-0903-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EPS face à l'artistique et au sensible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogérino Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFRAPS, pp.250, 2014, 978-2-910448-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes de cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, pp.167, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Invention du Pays Cathare. Essai sur la constitution d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.148, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture hip-hop, jeunes des cités et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, pp.187, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité catalane. Analyse du processus de production de l'identité nationale en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.266, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-responsabilisation des filles dans « l'éducation à la sexualité » : une norme scolaire asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École des filles, école des femmes. L'institution scolaire face aux parcours, normes et rôles professionnels sexués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782807305670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La misogynie, norme cachée des amours clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Misogynie. Enjeux politiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilisations de femmes en tant que femmes &amp;quot;racisées&amp;quot; : les militantes des mouvements &amp;quot;Ni putes ni soumises&amp;quot; et des &amp;quot;Indigènes de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zancarini-Fournel, Michelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements, rébellions et genre dans les quartiers populaires en Europe (1968-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A institucionalizaçao do circo contemporâneo na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marques Rodrigues, Kadma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas de Cultura: contribuições franco-brasileiras para uma sociologia da arte e das políticas culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Demócrito Rocha, pp.59-74, 2011, Meios e Mediações</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmigraciòn, feminismo y luchas contra el racismo en Francia. El surgimiento de una nueva problemática social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedreño, Andrés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterràneo migrante. Tres décadas de flujos migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editum, pp.13-27, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destins, hasards et vocations. Les récits d'entrée dans l'univers du cirque d'artistes &amp;quot;locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sułkowski, Bogusław. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs locaux de production culturelle en Pologne et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Łódzkiego, pp.62-81, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement &amp;quot;Ni putes Ni soumises&amp;quot; : Ambivalences idéologiques du mouvement, conflictualités individuelles des militantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passerini, Luisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Laicità delle Donne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Press Academic Publishing, pp.93-111, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en patrimoine du catharisme. Enjeux de territoire, enjeux d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arrieta Urtizberea, Iñaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonios culturales y museos: más allá de la historia y del arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio Editorial de la Universidad del Païs Vasco, pp.45-60, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et logiques identitaires dans l'institutionalisation de la danse hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sułkowski, Bogusław. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et logique des institutions. Cultural Practices and the Logic of Institutions (Lyon - Łódź)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Łódzkiego, pp.129-153, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danse hip-hop : l'ambivalence d'une rencontre entre institutions publiques et pratiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bruston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures et des villes, mémoires au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, pp.259-277, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hip-hop, capoeira et cirque à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koebel, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration par le sport : représentations et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjeaux, 13e site-pôle du Programme Pays cathare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel et décentralisation. Une étude en Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.171-198, 2002, Logiques politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues dans l'enseignement et construction nationale en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérez-Agote, Alfonso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux repères de l'identité collective en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1999, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El yoga contemporáneo como tecnología del sujeto neoliberal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario RETYDES (Reestructuración del territorio y desigualdades sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, Feb 2026, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les surveillances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Sophiapol, Feb 2026, Paris-Nanterre et Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La infancia como cuna de la desigualdad de género en el deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Simon Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Seminario de la Facultad de Ciencias de la Educación y Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cordoba, Feb 2026, Cordoba (Cordoue), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le yoga à l’école : entre bien‑être et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être à l'école : de l'élève à l'établissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTITUT FRANÇAIS DE L'ÉDUCATION ENS Lyon, Nov 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des professionnel-les de soin sur les émotions des adolescent-es et jeunes adultes ayant un cancer, et ses différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du sport fédéral durant les primes socialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Simon Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de suivi de la feuille de route sport féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des sports, de la jeunesse et de la vie associative, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural Intentions of Women and Men French Boxing Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, INNSBRUCK (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construcción del diferencial de género en la afiliación al deporte federado en Francia durante la infancia. Análisis cuantitativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#SociologíaParaLaSociedadDigital, XV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Español de Sociología, Jun 2024, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre, féminités et masculinités dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, féminités et masculinités dans le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Carmen Garcia; Loïc Szerdahelyi, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Superación personal » y moral ascética entre los practicantes de yoga en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#SociologíaParaLaSociedadDigital, XV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología, Jun 2024, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des femmes au sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accès des jeunes au sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre régionale de la Cours des Comptes Auvergne-Rhône-Alpes, Mar 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexuation des pratiques circassiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cirque en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Départemental de la Haute Garonne, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés sociales et sens de la pratiques des pratiquant.e.s de yoga : enquête quantitative & qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de recherche : trouver, produire, exploiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de Sciences de l'Homme Lyon-Saint Etienne, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football féminin : un espace propice au lesbianisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assile Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de l’Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l'Inde et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude internationales "Les pratiques du yoga" : Une circulation des savoirs yogiques entre l'Inde et la France (YOGAPROFS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH LE; L.VIS; CRESCO; Centre Max Weber, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04204554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire enfantine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Santésih, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éléments d'enquête sur les professeur.es de yoga en France formé.es en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Voix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraysse Mélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdades, Fronteras y Resiliencia. Sociología para crisis globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congreso Español de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire enfantine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santesih (Santé, éducation, situations de handicap, Université de Montpellier), CRESCO (Centre de Recherches Sciences Sociales Sports et Corps Université fédérale de Toulouse) Groupe de recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga et micropolitique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela, fabrica del genero y de disigualdades. El caso francès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre Equidad, Educación y Género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela, fabrica del genero y de disigualdades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congreso Internacional sobre Equidad, Educación y Género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours interdites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éloquence amoureuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Journées de l'éloquence, May 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages méthodologiques de blogs internet dans l'analyse de l'extraconjugalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pragmatice : Cliquer, c'est tromper?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des conduites entre élèves liées à l’amour et la sexualité : la normalisation d’un ordre hétérosexuel pacifié, par la responsabilisation des jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociale des pratiques culturelles des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de jeunesse et politiques culturelles : vers une citoyenneté culturelle ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège (Belgique), Faculté des Sciences Sociales, CR 28 Sociologie de la jeunesse de l’AISLF, May 2016, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges économico-sexuels dans les relations extraconjugales. Comparaison France-Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nkoma Ntchemandji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échanges sexuels et leurs “clients” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest Nanterre-Sophiapol Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisations sportives enfantines : méthode et premiers résultats d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mennesson Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La misogynie, norme cachée des amours clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mysoginie et discriminations sexuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Sep 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies of gender-based violence at school: (re)producing classes through the norm of “egalitarian” masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social class in 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam Research Center for Gender and Sexuality, Oct 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01200867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogamy Put to the Test of Double Love Lives : Sociological Analysis of Clandestine Non-monogamy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on the Future of Monogamy and Nonmonogamy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envelhecer Seropositivo/A Hoje Em Dia Na Regiao Rhône-Alpes (França)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvilier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Brésilien sur les Sciences Humaines et Sociales et la Santé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir séropositif(ve) aujourd'hui dans la région Rhône-Alpes (France). Une recherche interdisciplinaire en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Vieillir séropositif(ve) aujourd'hui dans la région Rhône-Alpes (France). Une recherche interdisciplinaire en sciences humaines et sociales ", communication au VIè Congrès Brésilien de Sciences Sociales et Humaines en Santé, Université de l'Etat de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rio de Janeiro, RJ, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seropositivity e envelhecimento na França, na Espanha e em Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seropositivity e envelhecimento na França, na Espanha e em Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Fortaleza, Ceara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOGAPROFS : effets de genre de la globalisation du yoga. Enquête socio-ethnographique transnationale sur les professeurs de yoga en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête socio-ethnographique transnationale sur les professeur.e.s de yoga en France YOGAPROFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets de genre de la pratique du yoga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l’Inde et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Philippe Corcuff, &amp;quot; Sociologies contemporaines. Les nouvelles sociologies. Entre le collectif et l'individuel &amp;quot;, Paris, Armand Colin, coll. 128, 128 p., EAN: 9782200259853. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Virginie Tournay, &amp;quot; Sociologie des institutions &amp;quot;, PUF, coll. &amp;quot; Que sais-je ? &amp;quot;, 2011, 128 p., ISBN : 9782130585565. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Charlotte Le Van, &amp;quot; Les quatre visages de l'infidélité en France. Une enquête sociologique &amp;quot;, Paris, Payot, 2010. Pour : Revue Française de Sociologie, vol. 52, n°2, p. 419-422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Natacha Chetcuti, &amp;quot; Se dire lesbienne. Vie de couple, sexualité, représentation de soi &amp;quot;, Payot, 2010, 300 p., EAN : 9782228905831. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Vincent Dubois, Jean-Matthieu Méon, Emmanuel Pierru, &amp;quot; Les mondes de l'harmonie. Enquête sur une pratique musicale amateur &amp;quot;, La Dispute, 2009, 305 p., EAN : 9782843031496. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : William Gasparini, Gilles Vieille-Marchiset, &amp;quot;Le sport dans les quartiers. Pratiques sociales et politiques publiques&amp;quot;, PUF, 2008. Pour : Hommes et Migrations1282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizar el comportamiento de los alumnos a través del yoga en Francia. Primeros elementos de investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Female, Male, and Conjugality Norms in French Schools: Gender, Class and Sexuality Among Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03245454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliser les comportements des élèves par le yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de genre de la globalisation du KYM Yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme, Lyon Saint-Etienne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la féminisation du sport français Bilan et perspectives sur l'évolution des licenciées et la situation des femmes dans le mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la féminisation du sport français Bilan et perspectives sur l'évolution des licenciées et la situation des femmes dans le mouvement sportif Rapport de synthèse et Recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des sports. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques genrées et violences entre pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durif-Varembont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRPPC (EA356), Triangle (UMR 5206). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses des villes et danses d'école : le hip-hop. Procédures de l'inventivité quotidienne des &amp;quot;danses urbaines&amp;quot; confrontées aux modalités d'apprentissage lors de leur insertion en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse des villes et dans d'école : Le hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Groupe de Recherche sur la Socialisation (UMR 5040). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine en Région. Le cas du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Saïd Darviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FNADT (Fonds National d'Aménagement et de Développement du Territoire). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au cœur et aux marges des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière-Lyon 2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01191612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Carmen Garcia </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universitésUniversité Claude Bernard-Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-carmen-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0280-040X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035546379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El « cuidado de sí » entre el profesorado de yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46661/socioldeporte.11804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizar el comportamiento de los alumnos a través del yoga en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-62, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps sexué au prisme du genre. Nouvelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire de petites et jeunes filles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (90), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.090.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la familia y el amor: tensiones de género entre los amantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Espanola de Investigaciones Sociologicas -Spanish Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5477/cis/reis.175.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet différencié des configurations familiales sur la mobilité sociale subjective : une comparaison hommes/femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dalud-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, catégories socioprofessionnelles, mobilité sociale et professionnelle, 17 (1), pp.69-102. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management « par corps » : logiques de mise en place d’un apprentissage corporel chez les professionnels du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pujol Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 15 (1), pp.167-194. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.015.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de la transgression. Mises en dettes réciproques dans les relations extraconjugales en France et au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nkoma Ntchemandji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156-157, pp.61-81. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.8048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Thug Love : des romans sentimentaux à l’épreuve de la classe et de la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ges.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infidélité conjugale : individualisation de la vie privée et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand résumé de Amours clandestines. Sociologie de l’extraconjugalité durable, Lyon, Presses universitaires de Lyon, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JK-Meta-Biplot y STATIS Dual como herramientas de análisis de tablas textuales múltiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Purificación Galindo Villardón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ibérica de Sistemas y Tecnologías de la Información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.18-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « partage des femmes » dans les relations extraconjugales durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sexualidad, 6, pp.245-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre à l’épreuve de l’incertitude: quels effets sur le système de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lapeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le genre à l’épreuve de l’incertitude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La «partición de las mujeres» en las relaciones extraconyugales duraderas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sexualidad, 6, pp.281-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE GENRE DE LA SOUFFRANCE AMOUREUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (38), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.038.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimation artistique de la danse hip-hop et du cirque contemporain, un effet de l’institutionnalisation de pratiques culturelles populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arts, culture et cohésion sociale, 190, pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia : ¿ Matriz de socialización en las escuelas secundarias en Francia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentos de Trabajo de Sociologia Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia: ¿Matriz de socialización en las escuelas secundarias en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentos de Trabajo de Sociologia Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.2-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche critique de l’observation de dispositions genrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche en actes, Ethnographie du genre, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'Artistique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cogérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du cirque chez les enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der &amp;quot;Marsch für Gleichheit und gegen Rassismus&amp;quot; von 1983. Sein Stellenwert im Handlungsrepertoire von Jugendlichen aus den französischen Vorstädten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Zancarini-Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vierteljahrshefte für Zeitgeschichte. Das zentrale Forum der Zeitgeschichtsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.391-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des féminismes aux prises avec l'intersectionnalité : : le mouvement Ni Putes Ni Soumises et le Collectif féministe du Mouvement des Indigènes de la République.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (1), pp.145-165. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.052.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des féministes aux prises avec l'&amp;quot;intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.145-165. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.052.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques clownesques à l'épreuve de la féminité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUS-Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maîtresses d'hommes mariés. Raison et sentiments des amours adultères au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Æquo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hip-hop et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.78-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et responsabilité au coeur de la danse hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'invention politique des &amp;quot;cultures urbaines&amp;quot; françaises dans la politique de la ville territorialisée: le cas de la danse hip-hop en région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista universitară de sociologie = Revue universitaire de sociologie = Universitary Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, IV (2), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l'enseignement scolaire : regard sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 144, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;braconnages&amp;quot; de la danse hip-hop dans les collèges de quartiers populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville école intégration diversité : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113, pp.244-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique nationaliste et l'identification territoriale des immigrants de l'intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Les Catalognes, laboratoire de l'Europe, 13 (3), pp.85-98. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1997.1567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours clandestines : nouvelle enquête. L'extraconjugalité durable à l'épreuve du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Lyon. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2729712440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité et violence ordinaire au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durif-Varembont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2016, 978-2-7492-5249-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours clandestines. Sociologie de l'extraconjugalité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2729709037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Guasch Andreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2016, Sociologia Historica, Andrès Pedreõ Canovas, 2255-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours Clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rommel Mendes-Léité, ISBN-13 : 978-2-7297-0903-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EPS face à l'artistique et au sensible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogérino Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFRAPS, pp.250, 2014, 978-2-910448-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes de cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, pp.167, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Invention du Pays Cathare. Essai sur la constitution d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.148, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture hip-hop, jeunes des cités et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, pp.187, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité catalane. Analyse du processus de production de l'identité nationale en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.266, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-responsabilisation des filles dans « l'éducation à la sexualité » : une norme scolaire asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École des filles, école des femmes. L'institution scolaire face aux parcours, normes et rôles professionnels sexués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782807305670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La misogynie, norme cachée des amours clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Misogynie. Enjeux politiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilisations de femmes en tant que femmes &amp;quot;racisées&amp;quot; : les militantes des mouvements &amp;quot;Ni putes ni soumises&amp;quot; et des &amp;quot;Indigènes de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zancarini-Fournel, Michelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements, rébellions et genre dans les quartiers populaires en Europe (1968-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A institucionalizaçao do circo contemporâneo na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marques Rodrigues, Kadma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas de Cultura: contribuições franco-brasileiras para uma sociologia da arte e das políticas culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Demócrito Rocha, pp.59-74, 2011, Meios e Mediações</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmigraciòn, feminismo y luchas contra el racismo en Francia. El surgimiento de una nueva problemática social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedreño, Andrés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterràneo migrante. Tres décadas de flujos migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editum, pp.13-27, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destins, hasards et vocations. Les récits d'entrée dans l'univers du cirque d'artistes &amp;quot;locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sułkowski, Bogusław. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs locaux de production culturelle en Pologne et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Łódzkiego, pp.62-81, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement &amp;quot;Ni putes Ni soumises&amp;quot; : Ambivalences idéologiques du mouvement, conflictualités individuelles des militantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passerini, Luisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Laicità delle Donne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Press Academic Publishing, pp.93-111, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en patrimoine du catharisme. Enjeux de territoire, enjeux d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arrieta Urtizberea, Iñaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonios culturales y museos: más allá de la historia y del arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio Editorial de la Universidad del Païs Vasco, pp.45-60, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danse hip-hop : l'ambivalence d'une rencontre entre institutions publiques et pratiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bruston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures et des villes, mémoires au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, pp.259-277, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et logiques identitaires dans l'institutionalisation de la danse hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sułkowski, Bogusław. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et logique des institutions. Cultural Practices and the Logic of Institutions (Lyon - Łódź)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Łódzkiego, pp.129-153, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hip-hop, capoeira et cirque à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koebel, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration par le sport : représentations et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjeaux, 13e site-pôle du Programme Pays cathare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel et décentralisation. Une étude en Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.171-198, 2002, Logiques politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues dans l'enseignement et construction nationale en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérez-Agote, Alfonso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux repères de l'identité collective en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1999, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El yoga contemporáneo como tecnología del sujeto neoliberal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario RETYDES (Reestructuración del territorio y desigualdades sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, Feb 2026, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les surveillances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Sophiapol, Feb 2026, Paris-Nanterre et Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La infancia como cuna de la desigualdad de género en el deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Simon Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Seminario de la Facultad de Ciencias de la Educación y Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cordoba, Feb 2026, Cordoba (Cordoue), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le yoga à l’école : entre bien‑être et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être à l'école : de l'élève à l'établissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTITUT FRANÇAIS DE L'ÉDUCATION ENS Lyon, Nov 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des professionnel-les de soin sur les émotions des adolescent-es et jeunes adultes ayant un cancer, et ses différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du sport fédéral durant les primes socialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Simon Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de suivi de la feuille de route sport féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des sports, de la jeunesse et de la vie associative, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construcción del diferencial de género en la afiliación al deporte federado en Francia durante la infancia. Análisis cuantitativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#SociologíaParaLaSociedadDigital, XV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Español de Sociología, Jun 2024, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre, féminités et masculinités dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Szerdahelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, féminités et masculinités dans le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Carmen Garcia; Loïc Szerdahelyi, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural Intentions of Women and Men French Boxing Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, INNSBRUCK (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Superación personal » y moral ascética entre los practicantes de yoga en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#SociologíaParaLaSociedadDigital, XV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología, Jun 2024, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des femmes au sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accès des jeunes au sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre régionale de la Cours des Comptes Auvergne-Rhône-Alpes, Mar 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés sociales et sens de la pratiques des pratiquant.e.s de yoga : enquête quantitative & qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de recherche : trouver, produire, exploiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de Sciences de l'Homme Lyon-Saint Etienne, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexuation des pratiques circassiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cirque en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Départemental de la Haute Garonne, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football féminin : un espace propice au lesbianisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assile Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de l’Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l'Inde et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude internationales "Les pratiques du yoga" : Une circulation des savoirs yogiques entre l'Inde et la France (YOGAPROFS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH LE; L.VIS; CRESCO; Centre Max Weber, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04204554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire enfantine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Santésih, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éléments d'enquête sur les professeur.es de yoga en France formé.es en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Voix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraysse Mélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdades, Fronteras y Resiliencia. Sociología para crisis globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congreso Español de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation du sport fédéral : une affaire enfantine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santesih (Santé, éducation, situations de handicap, Université de Montpellier), CRESCO (Centre de Recherches Sciences Sociales Sports et Corps Université fédérale de Toulouse) Groupe de recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga et micropolitique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela, fabrica del genero y de disigualdades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congreso Internacional sobre Equidad, Educación y Género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela, fabrica del genero y de disigualdades. El caso francès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre Equidad, Educación y Género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours interdites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éloquence amoureuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Journées de l'éloquence, May 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages méthodologiques de blogs internet dans l'analyse de l'extraconjugalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pragmatice : Cliquer, c'est tromper?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociale des pratiques culturelles des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de jeunesse et politiques culturelles : vers une citoyenneté culturelle ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège (Belgique), Faculté des Sciences Sociales, CR 28 Sociologie de la jeunesse de l’AISLF, May 2016, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des conduites entre élèves liées à l’amour et la sexualité : la normalisation d’un ordre hétérosexuel pacifié, par la responsabilisation des jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges économico-sexuels dans les relations extraconjugales. Comparaison France-Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nkoma Ntchemandji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échanges sexuels et leurs “clients” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest Nanterre-Sophiapol Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisations sportives enfantines : méthode et premiers résultats d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mennesson Christine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La misogynie, norme cachée des amours clandestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mysoginie et discriminations sexuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Sep 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies of gender-based violence at school: (re)producing classes through the norm of “egalitarian” masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social class in 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam Research Center for Gender and Sexuality, Oct 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01200867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogamy Put to the Test of Double Love Lives : Sociological Analysis of Clandestine Non-monogamy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on the Future of Monogamy and Nonmonogamy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envelhecer Seropositivo/A Hoje Em Dia Na Regiao Rhône-Alpes (França)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvilier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Brésilien sur les Sciences Humaines et Sociales et la Santé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir séropositif(ve) aujourd'hui dans la région Rhône-Alpes (France). Une recherche interdisciplinaire en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Vieillir séropositif(ve) aujourd'hui dans la région Rhône-Alpes (France). Une recherche interdisciplinaire en sciences humaines et sociales ", communication au VIè Congrès Brésilien de Sciences Sociales et Humaines en Santé, Université de l'Etat de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rio de Janeiro, RJ, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seropositivity e envelhecimento na França, na Espanha e em Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero Juliá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Banens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Mendès-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seropositivity e envelhecimento na França, na Espanha e em Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Fortaleza, Ceara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOGAPROFS : effets de genre de la globalisation du yoga. Enquête socio-ethnographique transnationale sur les professeurs de yoga en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête socio-ethnographique transnationale sur les professeur.e.s de yoga en France YOGAPROFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets de genre de la pratique du yoga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l’Inde et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Philippe Corcuff, &amp;quot; Sociologies contemporaines. Les nouvelles sociologies. Entre le collectif et l'individuel &amp;quot;, Paris, Armand Colin, coll. 128, 128 p., EAN: 9782200259853. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Virginie Tournay, &amp;quot; Sociologie des institutions &amp;quot;, PUF, coll. &amp;quot; Que sais-je ? &amp;quot;, 2011, 128 p., ISBN : 9782130585565. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Charlotte Le Van, &amp;quot; Les quatre visages de l'infidélité en France. Une enquête sociologique &amp;quot;, Paris, Payot, 2010. Pour : Revue Française de Sociologie, vol. 52, n°2, p. 419-422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Natacha Chetcuti, &amp;quot; Se dire lesbienne. Vie de couple, sexualité, représentation de soi &amp;quot;, Payot, 2010, 300 p., EAN : 9782228905831. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : Vincent Dubois, Jean-Matthieu Méon, Emmanuel Pierru, &amp;quot; Les mondes de l'harmonie. Enquête sur une pratique musicale amateur &amp;quot;, La Dispute, 2009, 305 p., EAN : 9782843031496. Pour : Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : William Gasparini, Gilles Vieille-Marchiset, &amp;quot;Le sport dans les quartiers. Pratiques sociales et politiques publiques&amp;quot;, PUF, 2008. Pour : Hommes et Migrations1282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizar el comportamiento de los alumnos a través del yoga en Francia. Primeros elementos de investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Female, Male, and Conjugality Norms in French Schools: Gender, Class and Sexuality Among Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03245454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliser les comportements des élèves par le yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de genre de la globalisation du KYM Yoga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme, Lyon Saint-Etienne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la féminisation du sport français Bilan et perspectives sur l'évolution des licenciées et la situation des femmes dans le mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la féminisation du sport français Bilan et perspectives sur l'évolution des licenciées et la situation des femmes dans le mouvement sportif Rapport de synthèse et Recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des sports. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques genrées et violences entre pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durif-Varembont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRPPC (EA356), Triangle (UMR 5206). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses des villes et danses d'école : le hip-hop. Procédures de l'inventivité quotidienne des &amp;quot;danses urbaines&amp;quot; confrontées aux modalités d'apprentissage lors de leur insertion en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse des villes et dans d'école : Le hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Groupe de Recherche sur la Socialisation (UMR 5040). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01192954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine en Région. Le cas du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Saïd Darviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FNADT (Fonds National d'Aménagement et de Développement du Territoire). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au cœur et aux marges des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière-Lyon 2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01191612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DAA07D1"/>
+    <w:nsid w:val="CCBE31DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-carmen-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0280-040X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035546379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/socioldeporte.11804" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18381" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682875v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.090.0071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5477/cis/reis.175.47" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dalud-Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vayer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086016ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0167" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.299" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nkoma Ntchemandji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.8048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero Juli&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Purificaci&#243;n Galindo Villard&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.038.0123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fouilhoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.052.0145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lechenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durif-Varembont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Guasch Andreu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986529v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cog&#233;rino Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon Barbotin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rullier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Parfait" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179528v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assile Toufaily" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse M&#233;lie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947848v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881549v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377062v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326453v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvilier Bruno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie dumet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968345v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talpin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04204296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334721v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valari&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Sa&#239;d Darviche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01191612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-carmen-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0280-040X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035546379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/socioldeporte.11804" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18381" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682875v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.090.0071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5477/cis/reis.175.47" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dalud-Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vayer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086016ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0167" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nkoma Ntchemandji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.8048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero Juli&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Purificaci&#243;n Galindo Villard&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.038.0123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147888v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fouilhoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.052.0145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lechenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durif-Varembont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Guasch Andreu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986529v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cog&#233;rino Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon Barbotin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rullier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Parfait" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179528v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assile Toufaily" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse M&#233;lie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvilier Bruno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie dumet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968345v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talpin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04204296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334721v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valari&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Sa&#239;d Darviche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01191612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>