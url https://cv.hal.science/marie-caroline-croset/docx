--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Caroline Croset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position depuis septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences en didactique des mathématiques, Equipe Metah, LIG, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Position avant septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur agrégée de mathématiques, Inspe, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d’intérêt en recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modéliser des connaissances des apprenants en mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudier l’impact de démarches d'enseignement sur les apprentissages mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Penser et concevoir des modèles didactiques en adéquation avec les environnements numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créer des liens entre recherches en didactique des mathématiques et en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principaux projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pégase </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Conception d’une ingénierie didactique sur la résolution de problèmes arithmétiques en maternelle (Post-doc 2021-2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Cogmont : Etude de l'impact de la pédagogie Montessori sur les apprentissages du nombre à l'école maternelle. Une étude longitudinale randomisée contrôlée avec des enfants de milieu défavorisé en école publique du Rep+ (Post-doc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche-action sur la numération décimale en cycle 2 et 3 et sur le nombre en cycle 1, Irem de Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Construction d’un référentiel de connaissances dans le domaine du calcul et du nombre dans le cadre du Partenariat d'Innovation Intelligence Artificielle au service de l’apprentissage.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Janvier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité d'organisation du colloque </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et favoriser l'apprentissage des mathématiques, Comment?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique et d'organisation du colloque de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des mathématiques vivantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lyon</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Construction d’un référentiel de connaissances dans le cadre du Partenariat d'Inovation Intelligence Artificielle au service de l’apprentissage. Projet </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-rédactrice en chef de la revue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit x.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Petit x est une revue d’interface de didactique des mathématiques et d’analyses de pratiques pour l’enseignement secondaire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-encadrante avec des membres du LJK de projets tutorés du Master 2 Mathématiques et Applications. Parcours Statistiques et Sciences des Données.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Petit x</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Grand N</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Irem de Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Elaboration d'un référentiel de connaissances pour le projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">des savoirs</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrement de stages et mémoires de M2R en didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice disciplinaire à l'INSPE </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception d'un parcours M@gistère </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manipuler, verbaliser, abstraire en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formatrice « experte » dans le cadre de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mission Villani-Torossian</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du groupe départemental Isère mathématiques</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable d'Unités d'enseignement à l'Inspe de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencière invitée dans des colloques ou des séminaires internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 Juin 2021</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée pour le colloque Copirelem, Grenoble, France</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la construction du nombre dans la pédagogie Montessori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire national de didactique des mathématiques, ARDM</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant au sein d'un logiciel éducatif d'algèbre. Séminaire en didactique des mathématiques de l’Université UQAM. 13 septembre 2010, Montréal, Canada </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 février 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant. CREM , 4 février 2009, Nivelles, Belgique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modelagem epistemica do aprendiz: o caso de desenvolvimento e reduçao de expressoes algébricas. Séminaire invité, 4 juillet 2006, UFMS, Campo Grande, MS, Brésil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation praxéologique de connaissances algorithmiques à partir d’un objet-frontière avec l’algèbre: Le pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42330-025-00372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Montessori Education on early number learning in French pre-schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (3), pp.307-319. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.45.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rituel de numération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Divisia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Mastrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Stoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.69 à 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers identifiés pour enseigner l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la didactique des mathématiques peut-elle informer l’étude de la cognition numérique ? L’exemple d’une étude collaborative autour de la pédagogie Montessori à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 25 (1), pp.237-259. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.025.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des activités proposées dans &amp;quot;Nombres & Opérations&amp;quot; des MER 1-2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Déglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javet-Schlegel Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte des connaissances pour la construction du nombre en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison praxéologique pour interroger l’enseignement du nombre dans l’institution Montessori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.51-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité d'un jeu sérieux : un modèle pour la conception et pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.281-308. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.281-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances mobilisées dans une situation de généralisation de motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.159-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombres à l'école maternelle en France : approche cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Montessori education on the development of early numerical abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pretoria, South Africa. pp.256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de l’élève : différentes approches en Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles modalités pour construire un rituel de numération efficace au cycle 2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisia Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastrot Géraldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoffel Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVe colloque COPIRELEM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'impact d'un jeu sérieux sur les compétences et les perceptions des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence TICE 2010 (Technologies de l'Information et de la Communication pour l'Enseignement, Décembre, 2010, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France. (9 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in learning game: how it is designed and perceived</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Problem Appropriation in a Persistent and Multi-Modal Simulation - Interaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Conference on Learning Objects and Technology Enhanced Learning (LACLO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latin American Community on Learning Objects, Sep 2010, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation rules: a cross-domain difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CERME 6, sixth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du contexte algébrique dans la modélisation des connaissances d'un élève. Le cas de la factorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007, Environnements Informatiques pour l'apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'élève par l'analyse statistique implicative. Prise en compte du contexte algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Internationales Analyse Statistique Implicative (ASI 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Castellón, Espagne. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation épistémique de l'apprenant. Cas du développement et réduction d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPEMAT (International Research Symposium in Mathematics Education), 10th - 14th July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Recife, Brésil. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osons le constructivisme : Atelier de formation aux &amp;quot;débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Galián Barrueco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-502, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis ? Its theoretical foundations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">unknown editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis - Its theoretical foundations, Springer Verlag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.n.a., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves au sein d'un logiciel d'algèbre. Études des erreurs stables inter-élèves et intra-élève en termes de praxis-en-acte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00444557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation didactique et informatique des connaissances des élèves en algèbre. Cas de développement et de réduction en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Caroline Croset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position depuis septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences en didactique des mathématiques, Equipe Metah, LIG, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Position avant septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur agrégée de mathématiques, Inspe, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d’intérêt en recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modéliser des connaissances des apprenants en mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudier l’impact de démarches d'enseignement sur les apprentissages mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Penser et concevoir des modèles didactiques en adéquation avec les environnements numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créer des liens entre recherches en didactique des mathématiques et en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principaux projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pégase </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Conception d’une ingénierie didactique sur la résolution de problèmes arithmétiques en maternelle (Post-doc 2021-2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Cogmont : Etude de l'impact de la pédagogie Montessori sur les apprentissages du nombre à l'école maternelle. Une étude longitudinale randomisée contrôlée avec des enfants de milieu défavorisé en école publique du Rep+ (Post-doc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche-action sur la numération décimale en cycle 2 et 3 et sur le nombre en cycle 1, Irem de Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Construction d’un référentiel de connaissances dans le domaine du calcul et du nombre dans le cadre du Partenariat d'Innovation Intelligence Artificielle au service de l’apprentissage.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Janvier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité d'organisation du colloque </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et favoriser l'apprentissage des mathématiques, Comment?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique et d'organisation du colloque de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des mathématiques vivantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lyon</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Construction d’un référentiel de connaissances dans le cadre du Partenariat d'Inovation Intelligence Artificielle au service de l’apprentissage. Projet </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-rédactrice en chef de la revue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit x.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Petit x est une revue d’interface de didactique des mathématiques et d’analyses de pratiques pour l’enseignement secondaire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-encadrante avec des membres du LJK de projets tutorés du Master 2 Mathématiques et Applications. Parcours Statistiques et Sciences des Données.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Petit x</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Grand N</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Irem de Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Elaboration d'un référentiel de connaissances pour le projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">des savoirs</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrement de stages et mémoires de M2R en didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice disciplinaire à l'INSPE </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception d'un parcours M@gistère </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manipuler, verbaliser, abstraire en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formatrice « experte » dans le cadre de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mission Villani-Torossian</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du groupe départemental Isère mathématiques</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable d'Unités d'enseignement à l'Inspe de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencière invitée dans des colloques ou des séminaires internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 Juin 2021</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée pour le colloque Copirelem, Grenoble, France</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la construction du nombre dans la pédagogie Montessori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire national de didactique des mathématiques, ARDM</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant au sein d'un logiciel éducatif d'algèbre. Séminaire en didactique des mathématiques de l’Université UQAM. 13 septembre 2010, Montréal, Canada </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 février 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant. CREM , 4 février 2009, Nivelles, Belgique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modelagem epistemica do aprendiz: o caso de desenvolvimento e reduçao de expressoes algébricas. Séminaire invité, 4 juillet 2006, UFMS, Campo Grande, MS, Brésil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation praxéologique de connaissances algorithmiques à partir d’un objet-frontière avec l’algèbre: Le pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42330-025-00372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Montessori Education on early number learning in French pre-schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (3), pp.307-319. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.45.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rituel de numération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Divisia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Mastrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Stoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.69 à 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers identifiés pour enseigner l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la didactique des mathématiques peut-elle informer l’étude de la cognition numérique ? L’exemple d’une étude collaborative autour de la pédagogie Montessori à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 25 (1), pp.237-259. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.025.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des activités proposées dans &amp;quot;Nombres & Opérations&amp;quot; des MER 1-2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Déglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javet-Schlegel Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte des connaissances pour la construction du nombre en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison praxéologique pour interroger l’enseignement du nombre dans l’institution Montessori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.51-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité d'un jeu sérieux : un modèle pour la conception et pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.281-308. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.281-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances mobilisées dans une situation de généralisation de motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.159-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombres à l'école maternelle en France : approche cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de l’élève : différentes approches en Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Montessori education on the development of early numerical abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pretoria, South Africa. pp.256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles modalités pour construire un rituel de numération efficace au cycle 2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisia Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastrot Géraldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoffel Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVe colloque COPIRELEM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in learning game: how it is designed and perceived</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'impact d'un jeu sérieux sur les compétences et les perceptions des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence TICE 2010 (Technologies de l'Information et de la Communication pour l'Enseignement, Décembre, 2010, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France. (9 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Problem Appropriation in a Persistent and Multi-Modal Simulation - Interaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Conference on Learning Objects and Technology Enhanced Learning (LACLO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latin American Community on Learning Objects, Sep 2010, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation rules: a cross-domain difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CERME 6, sixth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du contexte algébrique dans la modélisation des connaissances d'un élève. Le cas de la factorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007, Environnements Informatiques pour l'apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'élève par l'analyse statistique implicative. Prise en compte du contexte algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Internationales Analyse Statistique Implicative (ASI 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Castellón, Espagne. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation épistémique de l'apprenant. Cas du développement et réduction d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPEMAT (International Research Symposium in Mathematics Education), 10th - 14th July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Recife, Brésil. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osons le constructivisme : Atelier de formation aux &amp;quot;débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Galián Barrueco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-502, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis ? Its theoretical foundations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">unknown editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis - Its theoretical foundations, Springer Verlag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.n.a., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves au sein d'un logiciel d'algèbre. Études des erreurs stables inter-élèves et intra-élève en termes de praxis-en-acte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00444557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation didactique et informatique des connaissances des élèves en algèbre. Cas de développement et de réduction en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F35892B"/>
+    <w:nsid w:val="A5ADAC33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DCEF3770"/>
+    <w:nsid w:val="BECFAE8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polepilote-pegase.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://href.li/?https://irem.univ-grenoble-alpes.fr/recherche-action/themes/premier-degre-grenoble-aux-4-coins-des-maths-417051.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/recherche/autres-seminaires-et-colloques/comprendre-et-favoriser-l-apprentissage-des-mathematiques-comment--972400.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.copirelem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gfmv.enseigne.ac-lyon.fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-grenoble-alpes.fr/revues/petit-x/petit-x-365064.kjsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intranet.cartodessavoirs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/cid126423/21-mesures-pour-l-enseignement-des-mathematiques.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/20347-copirelem2021-conference-m-c-croset-m-l-gardes/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.irem.univ-paris-diderot.fr/videos/watch/3f67a35f-ef7d-43f0-b6f0-0e67032c2f62" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Walgenwitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00372-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.45.3.7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04028862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Divisia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Gac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mastrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stoffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk D&#233;glon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javet-Schlegel St&#233;phanie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Turcotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Goncalves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.281-308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BR9Z228X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divisia Anne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastrot G&#233;raldine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chazot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frangin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gali&#225;n Barrueco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polepilote-pegase.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://href.li/?https://irem.univ-grenoble-alpes.fr/recherche-action/themes/premier-degre-grenoble-aux-4-coins-des-maths-417051.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/recherche/autres-seminaires-et-colloques/comprendre-et-favoriser-l-apprentissage-des-mathematiques-comment--972400.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.copirelem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gfmv.enseigne.ac-lyon.fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-grenoble-alpes.fr/revues/petit-x/petit-x-365064.kjsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intranet.cartodessavoirs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/cid126423/21-mesures-pour-l-enseignement-des-mathematiques.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/20347-copirelem2021-conference-m-c-croset-m-l-gardes/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.irem.univ-paris-diderot.fr/videos/watch/3f67a35f-ef7d-43f0-b6f0-0e67032c2f62" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Walgenwitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00372-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.45.3.7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04028862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Divisia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Gac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mastrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stoffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk D&#233;glon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javet-Schlegel St&#233;phanie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Turcotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Goncalves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.281-308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BR9Z228X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487932v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divisia Anne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastrot G&#233;raldine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chazot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frangin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gali&#225;n Barrueco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>