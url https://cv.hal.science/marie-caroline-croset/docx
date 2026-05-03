--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Caroline Croset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position depuis septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences en didactique des mathématiques, Equipe Metah, LIG, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Position avant septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur agrégée de mathématiques, Inspe, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d’intérêt en recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modéliser des connaissances des apprenants en mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudier l’impact de démarches d'enseignement sur les apprentissages mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Penser et concevoir des modèles didactiques en adéquation avec les environnements numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créer des liens entre recherches en didactique des mathématiques et en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principaux projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pégase </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Conception d’une ingénierie didactique sur la résolution de problèmes arithmétiques en maternelle (Post-doc 2021-2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Cogmont : Etude de l'impact de la pédagogie Montessori sur les apprentissages du nombre à l'école maternelle. Une étude longitudinale randomisée contrôlée avec des enfants de milieu défavorisé en école publique du Rep+ (Post-doc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche-action sur la numération décimale en cycle 2 et 3 et sur le nombre en cycle 1, Irem de Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Construction d’un référentiel de connaissances dans le domaine du calcul et du nombre dans le cadre du Partenariat d'Innovation Intelligence Artificielle au service de l’apprentissage.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Janvier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité d'organisation du colloque </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et favoriser l'apprentissage des mathématiques, Comment?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique et d'organisation du colloque de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des mathématiques vivantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lyon</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Construction d’un référentiel de connaissances dans le cadre du Partenariat d'Inovation Intelligence Artificielle au service de l’apprentissage. Projet </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-rédactrice en chef de la revue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit x.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Petit x est une revue d’interface de didactique des mathématiques et d’analyses de pratiques pour l’enseignement secondaire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-encadrante avec des membres du LJK de projets tutorés du Master 2 Mathématiques et Applications. Parcours Statistiques et Sciences des Données.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Petit x</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Grand N</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Irem de Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Elaboration d'un référentiel de connaissances pour le projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">des savoirs</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrement de stages et mémoires de M2R en didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice disciplinaire à l'INSPE </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception d'un parcours M@gistère </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manipuler, verbaliser, abstraire en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formatrice « experte » dans le cadre de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mission Villani-Torossian</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du groupe départemental Isère mathématiques</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable d'Unités d'enseignement à l'Inspe de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencière invitée dans des colloques ou des séminaires internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 Juin 2021</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée pour le colloque Copirelem, Grenoble, France</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la construction du nombre dans la pédagogie Montessori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire national de didactique des mathématiques, ARDM</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant au sein d'un logiciel éducatif d'algèbre. Séminaire en didactique des mathématiques de l’Université UQAM. 13 septembre 2010, Montréal, Canada </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 février 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant. CREM , 4 février 2009, Nivelles, Belgique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modelagem epistemica do aprendiz: o caso de desenvolvimento e reduçao de expressoes algébricas. Séminaire invité, 4 juillet 2006, UFMS, Campo Grande, MS, Brésil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation praxéologique de connaissances algorithmiques à partir d’un objet-frontière avec l’algèbre: Le pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42330-025-00372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Montessori Education on early number learning in French pre-schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (3), pp.307-319. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.45.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rituel de numération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Divisia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Mastrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Stoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.69 à 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers identifiés pour enseigner l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la didactique des mathématiques peut-elle informer l’étude de la cognition numérique ? L’exemple d’une étude collaborative autour de la pédagogie Montessori à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 25 (1), pp.237-259. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.025.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des activités proposées dans &amp;quot;Nombres & Opérations&amp;quot; des MER 1-2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Déglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javet-Schlegel Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte des connaissances pour la construction du nombre en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison praxéologique pour interroger l’enseignement du nombre dans l’institution Montessori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.51-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité d'un jeu sérieux : un modèle pour la conception et pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.281-308. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.281-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances mobilisées dans une situation de généralisation de motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.159-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombres à l'école maternelle en France : approche cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de l’élève : différentes approches en Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Montessori education on the development of early numerical abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pretoria, South Africa. pp.256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles modalités pour construire un rituel de numération efficace au cycle 2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisia Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastrot Géraldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoffel Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVe colloque COPIRELEM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in learning game: how it is designed and perceived</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'impact d'un jeu sérieux sur les compétences et les perceptions des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence TICE 2010 (Technologies de l'Information et de la Communication pour l'Enseignement, Décembre, 2010, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France. (9 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Problem Appropriation in a Persistent and Multi-Modal Simulation - Interaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Conference on Learning Objects and Technology Enhanced Learning (LACLO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latin American Community on Learning Objects, Sep 2010, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation rules: a cross-domain difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CERME 6, sixth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du contexte algébrique dans la modélisation des connaissances d'un élève. Le cas de la factorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007, Environnements Informatiques pour l'apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'élève par l'analyse statistique implicative. Prise en compte du contexte algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Internationales Analyse Statistique Implicative (ASI 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Castellón, Espagne. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation épistémique de l'apprenant. Cas du développement et réduction d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPEMAT (International Research Symposium in Mathematics Education), 10th - 14th July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Recife, Brésil. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osons le constructivisme : Atelier de formation aux &amp;quot;débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Galián Barrueco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-502, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis ? Its theoretical foundations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">unknown editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis - Its theoretical foundations, Springer Verlag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.n.a., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves au sein d'un logiciel d'algèbre. Études des erreurs stables inter-élèves et intra-élève en termes de praxis-en-acte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00444557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation didactique et informatique des connaissances des élèves en algèbre. Cas de développement et de réduction en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Caroline Croset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position depuis septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences en didactique des mathématiques, Equipe Metah, LIG, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Position avant septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur agrégée de mathématiques, Inspe, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d’intérêt en recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modéliser des connaissances des apprenants en mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudier l’impact de démarches d'enseignement sur les apprentissages mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Penser et concevoir des modèles didactiques en adéquation avec les environnements numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créer des liens entre recherches en didactique des mathématiques et en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principaux projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pégase </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Conception d’une ingénierie didactique sur la résolution de problèmes arithmétiques en maternelle (Post-doc 2021-2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Cogmont : Etude de l'impact de la pédagogie Montessori sur les apprentissages du nombre à l'école maternelle. Une étude longitudinale randomisée contrôlée avec des enfants de milieu défavorisé en école publique du Rep+ (Post-doc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche-action sur la numération décimale en cycle 2 et 3 et sur le nombre en cycle 1, Irem de Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Construction d’un référentiel de connaissances dans le domaine du calcul et du nombre dans le cadre du Partenariat d'Innovation Intelligence Artificielle au service de l’apprentissage.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Janvier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité d'organisation du colloque </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et favoriser l'apprentissage des mathématiques, Comment?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique et d'organisation du colloque de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des mathématiques vivantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lyon</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Construction d’un référentiel de connaissances dans le cadre du Partenariat d'Inovation Intelligence Artificielle au service de l’apprentissage. Projet </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-rédactrice en chef de la revue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit x.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Petit x est une revue d’interface de didactique des mathématiques et d’analyses de pratiques pour l’enseignement secondaire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-encadrante avec des membres du LJK de projets tutorés du Master 2 Mathématiques et Applications. Parcours Statistiques et Sciences des Données.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Petit x</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Grand N</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Irem de Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Elaboration d'un référentiel de connaissances pour le projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">des savoirs</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrement de stages et mémoires de M2R en didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice disciplinaire à l'INSPE </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception d'un parcours M@gistère </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manipuler, verbaliser, abstraire en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formatrice « experte » dans le cadre de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mission Villani-Torossian</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du groupe départemental Isère mathématiques</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable d'Unités d'enseignement à l'Inspe de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencière invitée dans des colloques ou des séminaires internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 Juin 2021</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée pour le colloque Copirelem, Grenoble, France</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la construction du nombre dans la pédagogie Montessori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire national de didactique des mathématiques, ARDM</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant au sein d'un logiciel éducatif d'algèbre. Séminaire en didactique des mathématiques de l’Université UQAM. 13 septembre 2010, Montréal, Canada </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 février 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant. CREM , 4 février 2009, Nivelles, Belgique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modelagem epistemica do aprendiz: o caso de desenvolvimento e reduçao de expressoes algébricas. Séminaire invité, 4 juillet 2006, UFMS, Campo Grande, MS, Brésil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation praxéologique de connaissances algorithmiques à partir d’un objet-frontière avec l’algèbre: Le pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42330-025-00372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Montessori Education on early number learning in French pre-schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (3), pp.307-319. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.45.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rituel de numération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Divisia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Mastrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Stoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.69 à 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers identifiés pour enseigner l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la didactique des mathématiques peut-elle informer l’étude de la cognition numérique ? L’exemple d’une étude collaborative autour de la pédagogie Montessori à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 25 (1), pp.237-259. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.025.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des activités proposées dans &amp;quot;Nombres & Opérations&amp;quot; des MER 1-2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Déglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javet-Schlegel Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte des connaissances pour la construction du nombre en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison praxéologique pour interroger l’enseignement du nombre dans l’institution Montessori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.51-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité d'un jeu sérieux : un modèle pour la conception et pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.281-308. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.281-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances mobilisées dans une situation de généralisation de motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.159-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombres à l'école maternelle en France : approche cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Montessori education on the development of early numerical abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pretoria, South Africa. pp.256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de l’élève : différentes approches en Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles modalités pour construire un rituel de numération efficace au cycle 2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisia Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastrot Géraldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoffel Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVe colloque COPIRELEM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'impact d'un jeu sérieux sur les compétences et les perceptions des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence TICE 2010 (Technologies de l'Information et de la Communication pour l'Enseignement, Décembre, 2010, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France. (9 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in learning game: how it is designed and perceived</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Problem Appropriation in a Persistent and Multi-Modal Simulation - Interaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Conference on Learning Objects and Technology Enhanced Learning (LACLO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latin American Community on Learning Objects, Sep 2010, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation rules: a cross-domain difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CERME 6, sixth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du contexte algébrique dans la modélisation des connaissances d'un élève. Le cas de la factorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007, Environnements Informatiques pour l'apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'élève par l'analyse statistique implicative. Prise en compte du contexte algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Internationales Analyse Statistique Implicative (ASI 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Castellón, Espagne. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation épistémique de l'apprenant. Cas du développement et réduction d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPEMAT (International Research Symposium in Mathematics Education), 10th - 14th July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Recife, Brésil. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osons le constructivisme : Atelier de formation aux &amp;quot;débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Galián Barrueco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-502, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis ? Its theoretical foundations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">unknown editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis - Its theoretical foundations, Springer Verlag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.n.a., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves au sein d'un logiciel d'algèbre. Études des erreurs stables inter-élèves et intra-élève en termes de praxis-en-acte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00444557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation didactique et informatique des connaissances des élèves en algèbre. Cas de développement et de réduction en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5ADAC33"/>
+    <w:nsid w:val="A0B37B91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BECFAE8C"/>
+    <w:nsid w:val="BDCE6FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polepilote-pegase.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://href.li/?https://irem.univ-grenoble-alpes.fr/recherche-action/themes/premier-degre-grenoble-aux-4-coins-des-maths-417051.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/recherche/autres-seminaires-et-colloques/comprendre-et-favoriser-l-apprentissage-des-mathematiques-comment--972400.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.copirelem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gfmv.enseigne.ac-lyon.fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-grenoble-alpes.fr/revues/petit-x/petit-x-365064.kjsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intranet.cartodessavoirs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/cid126423/21-mesures-pour-l-enseignement-des-mathematiques.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/20347-copirelem2021-conference-m-c-croset-m-l-gardes/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.irem.univ-paris-diderot.fr/videos/watch/3f67a35f-ef7d-43f0-b6f0-0e67032c2f62" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Walgenwitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00372-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.45.3.7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04028862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Divisia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Gac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mastrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stoffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk D&#233;glon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javet-Schlegel St&#233;phanie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Turcotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Goncalves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.281-308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BR9Z228X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487932v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divisia Anne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastrot G&#233;raldine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chazot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frangin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gali&#225;n Barrueco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polepilote-pegase.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://href.li/?https://irem.univ-grenoble-alpes.fr/recherche-action/themes/premier-degre-grenoble-aux-4-coins-des-maths-417051.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/recherche/autres-seminaires-et-colloques/comprendre-et-favoriser-l-apprentissage-des-mathematiques-comment--972400.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.copirelem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gfmv.enseigne.ac-lyon.fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-grenoble-alpes.fr/revues/petit-x/petit-x-365064.kjsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intranet.cartodessavoirs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/cid126423/21-mesures-pour-l-enseignement-des-mathematiques.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/20347-copirelem2021-conference-m-c-croset-m-l-gardes/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.irem.univ-paris-diderot.fr/videos/watch/3f67a35f-ef7d-43f0-b6f0-0e67032c2f62" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Walgenwitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00372-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.45.3.7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04028862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Divisia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Gac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mastrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stoffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk D&#233;glon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javet-Schlegel St&#233;phanie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Turcotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Goncalves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.281-308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BR9Z228X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divisia Anne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastrot G&#233;raldine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chazot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frangin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gali&#225;n Barrueco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>