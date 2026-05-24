--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Caroline Croset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position depuis septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences en didactique des mathématiques, Equipe Metah, LIG, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Position avant septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur agrégée de mathématiques, Inspe, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d’intérêt en recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modéliser des connaissances des apprenants en mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudier l’impact de démarches d'enseignement sur les apprentissages mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Penser et concevoir des modèles didactiques en adéquation avec les environnements numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créer des liens entre recherches en didactique des mathématiques et en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principaux projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pégase </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Conception d’une ingénierie didactique sur la résolution de problèmes arithmétiques en maternelle (Post-doc 2021-2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Cogmont : Etude de l'impact de la pédagogie Montessori sur les apprentissages du nombre à l'école maternelle. Une étude longitudinale randomisée contrôlée avec des enfants de milieu défavorisé en école publique du Rep+ (Post-doc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche-action sur la numération décimale en cycle 2 et 3 et sur le nombre en cycle 1, Irem de Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Construction d’un référentiel de connaissances dans le domaine du calcul et du nombre dans le cadre du Partenariat d'Innovation Intelligence Artificielle au service de l’apprentissage.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Janvier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité d'organisation du colloque </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et favoriser l'apprentissage des mathématiques, Comment?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique et d'organisation du colloque de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des mathématiques vivantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lyon</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Construction d’un référentiel de connaissances dans le cadre du Partenariat d'Inovation Intelligence Artificielle au service de l’apprentissage. Projet </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-rédactrice en chef de la revue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit x.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Petit x est une revue d’interface de didactique des mathématiques et d’analyses de pratiques pour l’enseignement secondaire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-encadrante avec des membres du LJK de projets tutorés du Master 2 Mathématiques et Applications. Parcours Statistiques et Sciences des Données.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Petit x</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Grand N</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Irem de Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Elaboration d'un référentiel de connaissances pour le projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">des savoirs</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrement de stages et mémoires de M2R en didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice disciplinaire à l'INSPE </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception d'un parcours M@gistère </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manipuler, verbaliser, abstraire en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formatrice « experte » dans le cadre de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mission Villani-Torossian</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du groupe départemental Isère mathématiques</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable d'Unités d'enseignement à l'Inspe de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencière invitée dans des colloques ou des séminaires internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 Juin 2021</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée pour le colloque Copirelem, Grenoble, France</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la construction du nombre dans la pédagogie Montessori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire national de didactique des mathématiques, ARDM</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant au sein d'un logiciel éducatif d'algèbre. Séminaire en didactique des mathématiques de l’Université UQAM. 13 septembre 2010, Montréal, Canada </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 février 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant. CREM , 4 février 2009, Nivelles, Belgique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modelagem epistemica do aprendiz: o caso de desenvolvimento e reduçao de expressoes algébricas. Séminaire invité, 4 juillet 2006, UFMS, Campo Grande, MS, Brésil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation praxéologique de connaissances algorithmiques à partir d’un objet-frontière avec l’algèbre: Le pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42330-025-00372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Montessori Education on early number learning in French pre-schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (3), pp.307-319. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.45.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rituel de numération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Divisia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Mastrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Stoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.69 à 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers identifiés pour enseigner l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la didactique des mathématiques peut-elle informer l’étude de la cognition numérique ? L’exemple d’une étude collaborative autour de la pédagogie Montessori à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 25 (1), pp.237-259. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.025.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des activités proposées dans &amp;quot;Nombres & Opérations&amp;quot; des MER 1-2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Déglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javet-Schlegel Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte des connaissances pour la construction du nombre en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison praxéologique pour interroger l’enseignement du nombre dans l’institution Montessori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.51-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité d'un jeu sérieux : un modèle pour la conception et pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.281-308. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.281-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances mobilisées dans une situation de généralisation de motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.159-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombres à l'école maternelle en France : approche cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Montessori education on the development of early numerical abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pretoria, South Africa. pp.256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de l’élève : différentes approches en Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles modalités pour construire un rituel de numération efficace au cycle 2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisia Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastrot Géraldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoffel Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVe colloque COPIRELEM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'impact d'un jeu sérieux sur les compétences et les perceptions des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence TICE 2010 (Technologies de l'Information et de la Communication pour l'Enseignement, Décembre, 2010, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France. (9 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in learning game: how it is designed and perceived</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Problem Appropriation in a Persistent and Multi-Modal Simulation - Interaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Conference on Learning Objects and Technology Enhanced Learning (LACLO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latin American Community on Learning Objects, Sep 2010, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation rules: a cross-domain difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CERME 6, sixth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du contexte algébrique dans la modélisation des connaissances d'un élève. Le cas de la factorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007, Environnements Informatiques pour l'apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'élève par l'analyse statistique implicative. Prise en compte du contexte algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Internationales Analyse Statistique Implicative (ASI 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Castellón, Espagne. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation épistémique de l'apprenant. Cas du développement et réduction d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPEMAT (International Research Symposium in Mathematics Education), 10th - 14th July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Recife, Brésil. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osons le constructivisme : Atelier de formation aux &amp;quot;débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Galián Barrueco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-502, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis ? Its theoretical foundations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">unknown editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis - Its theoretical foundations, Springer Verlag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.n.a., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves au sein d'un logiciel d'algèbre. Études des erreurs stables inter-élèves et intra-élève en termes de praxis-en-acte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00444557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation didactique et informatique des connaissances des élèves en algèbre. Cas de développement et de réduction en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Caroline Croset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position depuis septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences en didactique des mathématiques, Equipe Metah, LIG, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Position avant septembre 2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur agrégée de mathématiques, Inspe, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d’intérêt en recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modéliser des connaissances des apprenants en mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudier l’impact de démarches d'enseignement sur les apprentissages mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Penser et concevoir des modèles didactiques en adéquation avec les environnements numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créer des liens entre recherches en didactique des mathématiques et en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principaux projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pégase </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Conception d’une ingénierie didactique sur la résolution de problèmes arithmétiques en maternelle (Post-doc 2021-2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Cogmont : Etude de l'impact de la pédagogie Montessori sur les apprentissages du nombre à l'école maternelle. Une étude longitudinale randomisée contrôlée avec des enfants de milieu défavorisé en école publique du Rep+ (Post-doc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche-action sur la numération décimale en cycle 2 et 3 et sur le nombre en cycle 1, Irem de Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Construction d’un référentiel de connaissances dans le domaine du calcul et du nombre dans le cadre du Partenariat d'Innovation Intelligence Artificielle au service de l’apprentissage.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Janvier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité d'organisation du colloque </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et favoriser l'apprentissage des mathématiques, Comment?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique et d'organisation du colloque de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des mathématiques vivantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lyon</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Construction d’un référentiel de connaissances dans le cadre du Partenariat d'Inovation Intelligence Artificielle au service de l’apprentissage. Projet </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEnseigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-rédactrice en chef de la revue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit x.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Petit x est une revue d’interface de didactique des mathématiques et d’analyses de pratiques pour l’enseignement secondaire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-encadrante avec des membres du LJK de projets tutorés du Master 2 Mathématiques et Applications. Parcours Statistiques et Sciences des Données.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Petit x</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité de relecture de la revue Grand N</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux 4 coins des maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Irem de Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Elaboration d'un référentiel de connaissances pour le projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">des savoirs</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrement de stages et mémoires de M2R en didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice disciplinaire à l'INSPE </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception d'un parcours M@gistère </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manipuler, verbaliser, abstraire en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formatrice « experte » dans le cadre de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mission Villani-Torossian</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du groupe départemental Isère mathématiques</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-Ce jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable d'Unités d'enseignement à l'Inspe de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencière invitée dans des colloques ou des séminaires internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 Juin 2021</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée pour le colloque Copirelem, Grenoble, France</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la construction du nombre dans la pédagogie Montessori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire national de didactique des mathématiques, ARDM</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant au sein d'un logiciel éducatif d'algèbre. Séminaire en didactique des mathématiques de l’Université UQAM. 13 septembre 2010, Montréal, Canada </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 février 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation des connaissances de l'apprenant. CREM , 4 février 2009, Nivelles, Belgique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modelagem epistemica do aprendiz: o caso de desenvolvimento e reduçao de expressoes algébricas. Séminaire invité, 4 juillet 2006, UFMS, Campo Grande, MS, Brésil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early NUmerical DIdactical Test (ENUDIT): a French-language monitoring test to assess early numerical abilities of children from 3 to 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Early Years Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09669760.2026.2645342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation praxéologique de connaissances algorithmiques à partir d’un objet-frontière avec l’algèbre: Le pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42330-025-00372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Montessori Education on early number learning in French pre-schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (3), pp.307-319. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.45.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rituel de numération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Divisia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Mastrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Stoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.69 à 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers identifiés pour enseigner l’abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la didactique des mathématiques peut-elle informer l’étude de la cognition numérique ? L’exemple d’une étude collaborative autour de la pédagogie Montessori à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 25 (1), pp.237-259. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.025.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des activités proposées dans &amp;quot;Nombres & Opérations&amp;quot; des MER 1-2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Déglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javet-Schlegel Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte des connaissances pour la construction du nombre en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison praxéologique pour interroger l’enseignement du nombre dans l’institution Montessori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.51-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité d'un jeu sérieux : un modèle pour la conception et pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.281-308. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.281-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances mobilisées dans une situation de généralisation de motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Walgenwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.159-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombres à l'école maternelle en France : approche cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pédagogie Montessori sur la construction du nombre à l’école maternelle : approches cognitive et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Montessori education on the development of early numerical abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pretoria, South Africa. pp.256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de l’élève : différentes approches en Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles modalités pour construire un rituel de numération efficace au cycle 2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisia Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastrot Géraldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoffel Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVe colloque COPIRELEM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in learning game: how it is designed and perceived</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'impact d'un jeu sérieux sur les compétences et les perceptions des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence TICE 2010 (Technologies de l'Information et de la Communication pour l'Enseignement, Décembre, 2010, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France. (9 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Problem Appropriation in a Persistent and Multi-Modal Simulation - Interaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Conference on Learning Objects and Technology Enhanced Learning (LACLO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latin American Community on Learning Objects, Sep 2010, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation rules: a cross-domain difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CERME 6, sixth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du contexte algébrique dans la modélisation des connaissances d'un élève. Le cas de la factorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007, Environnements Informatiques pour l'apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'élève par l'analyse statistique implicative. Prise en compte du contexte algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Internationales Analyse Statistique Implicative (ASI 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Castellón, Espagne. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation épistémique de l'apprenant. Cas du développement et réduction d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPEMAT (International Research Symposium in Mathematics Education), 10th - 14th July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Recife, Brésil. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osons le constructivisme : Atelier de formation aux &amp;quot;débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Galián Barrueco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-502, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis ? Its theoretical foundations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">unknown editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Statistical Implicative Analysis - Its theoretical foundations, Springer Verlag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.n.a., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves au sein d'un logiciel d'algèbre. Études des erreurs stables inter-élèves et intra-élève en termes de praxis-en-acte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00444557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation didactique et informatique des connaissances des élèves en algèbre. Cas de développement et de réduction en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing numerical skills in low SES kindergarteners: A large-scale study of immediate and long-term effects from a tablet-based intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0B37B91"/>
+    <w:nsid w:val="8C46A5CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BDCE6FE1"/>
+    <w:nsid w:val="E567CBE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polepilote-pegase.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://href.li/?https://irem.univ-grenoble-alpes.fr/recherche-action/themes/premier-degre-grenoble-aux-4-coins-des-maths-417051.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/recherche/autres-seminaires-et-colloques/comprendre-et-favoriser-l-apprentissage-des-mathematiques-comment--972400.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.copirelem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gfmv.enseigne.ac-lyon.fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-grenoble-alpes.fr/revues/petit-x/petit-x-365064.kjsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intranet.cartodessavoirs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/cid126423/21-mesures-pour-l-enseignement-des-mathematiques.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/20347-copirelem2021-conference-m-c-croset-m-l-gardes/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.irem.univ-paris-diderot.fr/videos/watch/3f67a35f-ef7d-43f0-b6f0-0e67032c2f62" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Walgenwitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00372-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.45.3.7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04028862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Divisia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Gac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mastrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stoffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk D&#233;glon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javet-Schlegel St&#233;phanie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Turcotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Goncalves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.281-308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BR9Z228X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divisia Anne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastrot G&#233;raldine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chazot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frangin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gali&#225;n Barrueco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polepilote-pegase.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://href.li/?https://irem.univ-grenoble-alpes.fr/recherche-action/themes/premier-degre-grenoble-aux-4-coins-des-maths-417051.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/recherche/autres-seminaires-et-colloques/comprendre-et-favoriser-l-apprentissage-des-mathematiques-comment--972400.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.copirelem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gfmv.enseigne.ac-lyon.fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smartenseigno.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-grenoble-alpes.fr/revues/petit-x/petit-x-365064.kjsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intranet.cartodessavoirs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/cid126423/21-mesures-pour-l-enseignement-des-mathematiques.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/20347-copirelem2021-conference-m-c-croset-m-l-gardes/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.irem.univ-paris-diderot.fr/videos/watch/3f67a35f-ef7d-43f0-b6f0-0e67032c2f62" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669760.2026.2645342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Walgenwitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00372-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.45.3.7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04028862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Divisia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Gac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mastrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stoffel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk D&#233;glon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javet-Schlegel St&#233;phanie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Turcotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Goncalves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schwartz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.281-308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BR9Z228X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divisia Anne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastrot G&#233;raldine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chazot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frangin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gali&#225;n Barrueco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962035v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>