--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -632,1093 +632,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermocapillary instability of an ionic liquid -water mixture in a temperature gradient</w:t>
+                <w:t xml:space="preserve">Phase separation of an ionic liquid mixture assisted by a temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Amon</w:t>
+                <w:t xml:space="preserve">Poquet Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.114203⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235585v1</w:t>
+                <w:t xml:space="preserve">hal-03152613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lift forces on particle capture on a functionalized surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Out-of-Equilibrium Measurements of Kinetic Constants on a Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-021-02488-x⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (19), pp.7266-7274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367693v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-Equilibrium Measurements of Kinetic Constants on a Biosensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Nogues</w:t>
+                <w:t xml:space="preserve">Enhancing the capture efficiency and homogeneity of single-layer flow-through trapping microfluidic devices using oblique hydrodynamic streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mesdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00543⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (11), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-021-02492-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226416v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the capture efficiency and homogeneity of single-layer flow-through trapping microfluidic devices using oblique hydrodynamic streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Ruyssen</w:t>
+                <w:t xml:space="preserve">Influence of lift forces on particle capture on a functionalized surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25 (11), pp.91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-021-02492-1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 25 (11), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-021-02488-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413857v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation of an ionic liquid mixture assisted by a temperature gradient</w:t>
+                <w:t xml:space="preserve">Thermocapillary instability of an ionic liquid -water mixture in a temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.114203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152613v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting droplet velocity in a Hele-Shaw cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+                <w:t xml:space="preserve">Wettability patterning in microfluidic devices using thermally-enhanced hydrophobic recovery of PDMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113602⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (45), pp.9253-9260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01792E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396701v1</w:t>
+                <w:t xml:space="preserve">hal-02408859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability patterning in microfluidic devices using thermally-enhanced hydrophobic recovery of PDMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rezard</w:t>
+                <w:t xml:space="preserve">Predicting droplet velocity in a Hele-Shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (45), pp.9253-9260. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9SM01792E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408859v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Similar Relaxation of Confined Microfluidic Droplets</w:t>
+                <w:t xml:space="preserve">Ultrasound transmission through monodisperse 2D microfoams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Kerdraon</w:t>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
+                <w:t xml:space="preserve">Juliette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+                <w:t xml:space="preserve">Antoine Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.024501⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11767-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278038v1</w:t>
+                <w:t xml:space="preserve">hal-02007247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound transmission through monodisperse 2D microfoams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Pierre</w:t>
+                <w:t xml:space="preserve">Self-Similar Relaxation of Confined Microfluidic Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Devulder</w:t>
+                <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Leroy</w:t>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11767-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.024501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007247v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography of the lubrication film under a pancake droplet travelling in a Hele-Shaw cell</w:t>
               </w:r>
@@ -3697,77 +3697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To stick or not to stick: Predicting particle capture on a surface in a microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3799,433 +3799,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+                <w:t xml:space="preserve">Capture de particules solides par une surface en microcanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269798v1</w:t>
+                <w:t xml:space="preserve">hal-02292087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture de particules solides par une surface en microcanal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Razan</w:t>
+                <w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292087v1</w:t>
+                <w:t xml:space="preserve">hal-02269798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of micro-confinement on diphasic systems: modifications, benefits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Physics of Fluids for the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Enchede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269788v1</w:t>
+                <w:t xml:space="preserve">hal-02396679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of micro-confinement on diphasic systems: modifications, benefits ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids for the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Enchede, Netherlands</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396679v1</w:t>
+                <w:t xml:space="preserve">hal-02269788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t>
               </w:r>
@@ -4313,385 +4313,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+                <w:t xml:space="preserve">Droplets in microchannels: dynamical properties of the lubrication film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Leshansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valignat Marie-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370426v1</w:t>
+                <w:t xml:space="preserve">hal-01370455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Like a rolling droplet : dynamical properties of the lubrication film in confined microchannels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
+                <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370431v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplets in microchannels: dynamical properties of the lubrication film</w:t>
+                <w:t xml:space="preserve">Like a rolling droplet : dynamical properties of the lubrication film in confined microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Leshansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valignat Marie-Pierre</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370455v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling thermocapillary and solutocapillary stress in 2D micro-foam drainage</w:t>
               </w:r>
@@ -5486,51 +5486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermocapillary instability of an ionic liquid-water mixture in a temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5568,77 +5568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport d'objets à proximité d'une surface captatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhDay 2019 - Journée des Doctorants de l'IPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5695,51 +5695,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-demand microfluidic droplet pinching and splitting under local confinement gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,51 +5978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruyssen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinkit Tyagi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Basera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c05777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pascual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Abdelghani-Idrissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EE00654A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.114203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mottin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02488-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nogues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mesdjian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruyssen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02492-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poquet Arthur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113602" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02408859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rezard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01792E" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024501" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devulder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11767-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00686H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valignat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc01417d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.238302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics3010033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3590743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001900c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZV60TLSG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Tsang Mui Ching" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menetrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3170983" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/6/065002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7159D216EA3EE41A36AD5BD1C8422773286C1DEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/6/065019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35A6895AE4058C6D3F16744B96BAED877E0ED40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Chouai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1132-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RW6CXMV3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazanove" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mabit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396679v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimitracopoulos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lefevre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788200v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Th&#233;ry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruyssen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinkit Tyagi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Basera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c05777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pascual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Abdelghani-Idrissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EE00654A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poquet Arthur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nogues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mesdjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruyssen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02492-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02488-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.114203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02408859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rezard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01792E" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devulder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11767-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00686H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valignat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc01417d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.238302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics3010033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3590743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001900c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZV60TLSG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Tsang Mui Ching" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menetrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3170983" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/6/065002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7159D216EA3EE41A36AD5BD1C8422773286C1DEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/6/065019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35A6895AE4058C6D3F16744B96BAED877E0ED40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Chouai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1132-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RW6CXMV3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazanove" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mabit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimitracopoulos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lefevre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788200v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Th&#233;ry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>