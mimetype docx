--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet velocity in both limits of low and high soluble surfactants in a Hele-Shaw cell: experimental and analytical results</w:t>
+                <w:t xml:space="preserve">Using lateral dispersion to optimise microfluidic trap array efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Teïva Baué</w:t>
+                <w:t xml:space="preserve">Nicolas Ruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gans</w:t>
+                <w:t xml:space="preserve">Gabriel Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Jannin</w:t>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1009, pp.A23. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 297, pp.106643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065733v1</w:t>
+                <w:t xml:space="preserve">hal-05105497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using lateral dispersion to optimise microfluidic trap array efficiency</w:t>
+                <w:t xml:space="preserve">Droplet velocity in both limits of low and high soluble surfactants in a Hele-Shaw cell: experimental and analytical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ruyssen</w:t>
+                <w:t xml:space="preserve">Jacques-Teïva Baué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Fina</w:t>
+                <w:t xml:space="preserve">Adrien Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">Lucas Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 297, pp.106643. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1009, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105497v1</w:t>
+                <w:t xml:space="preserve">hal-05065733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalizing the Superior Catalytic Efficiency of Nickel Nitride vs Nickel Sulfide for Alkaline Hydrogen Evolution Reaction from Bubble Dynamics Study and Density Functional Theory (DFT) Calculations</w:t>
               </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Abdelghani-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Siria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -632,876 +632,876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation of an ionic liquid mixture assisted by a temperature gradient</w:t>
+                <w:t xml:space="preserve">Thermocapillary instability of an ionic liquid -water mixture in a temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poquet Arthur</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.114203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152613v1</w:t>
+                <w:t xml:space="preserve">hal-03235585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-Equilibrium Measurements of Kinetic Constants on a Biosensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of lift forces on particle capture on a functionalized surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Mottin</w:t>
+                <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Razan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00543⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (11), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-021-02488-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226416v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the capture efficiency and homogeneity of single-layer flow-through trapping microfluidic devices using oblique hydrodynamic streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mesdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mesdjian</w:t>
+                <w:t xml:space="preserve">N. Ruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ruyssen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (11), pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10404-021-02492-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lift forces on particle capture on a functionalized surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Out-of-Equilibrium Measurements of Kinetic Constants on a Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Mottin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-021-02488-x⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (19), pp.7266-7274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367693v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermocapillary instability of an ionic liquid -water mixture in a temperature gradient</w:t>
+                <w:t xml:space="preserve">Phase separation of an ionic liquid mixture assisted by a temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poquet Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Amon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.114203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235585v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability patterning in microfluidic devices using thermally-enhanced hydrophobic recovery of PDMS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting droplet velocity in a Hele-Shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM01792E⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408859v1</w:t>
+                <w:t xml:space="preserve">hal-02396701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting droplet velocity in a Hele-Shaw cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wettability patterning in microfluidic devices using thermally-enhanced hydrophobic recovery of PDMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reichert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (11), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (45), pp.9253-9260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01792E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396701v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound transmission through monodisperse 2D microfoams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1509,51 +1509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1587,90 +1587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Similar Relaxation of Confined Microfluidic Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1704,51 +1704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography of the lubrication film under a pancake droplet travelling in a Hele-Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,51 +1756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 850, pp.708-732. </w:t>
@@ -1890,51 +1890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Théodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (22), pp.221601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1985,64 +1985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (33), pp.7056-7062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2089,51 +2089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute 3D reconstruction of thin films topography in microfluidic channels by interference reflection microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2245,51 +2245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Leshansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (6), pp.064501. </w:t>
@@ -2353,64 +2353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.238302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2483,51 +2483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malloggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (1), pp.33-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2574,64 +2574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-induced migration of a bubble in a soft microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (5), pp.2002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2691,64 +2691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (14), pp.1835-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2794,51 +2794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet breakup in microfluidic T-junctions at small capillary numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Tsang Mui Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (6), pp.065002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3079,51 +3079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cabodevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18, pp.065019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3195,77 +3195,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83 (6), pp.64006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3351,51 +3351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Chouai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 387, pp.2627-2632. </w:t>
@@ -3602,77 +3602,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of interfacial rheology on the dynamics of confined droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Teïva Baué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3697,90 +3697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To stick or not to stick: Predicting particle capture on a surface in a microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Mottin</w:t>
+                <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Razan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Palm Springs, United States. pp.232-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3805,77 +3805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture de particules solides par une surface en microcanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Mottin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3900,103 +3900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of micro-confinement on diphasic systems: modifications, benefits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids for the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Enchede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4103,77 +4103,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4211,90 +4211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reichert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4371,51 +4371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Leshansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valignat Marie-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
@@ -4470,64 +4470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4604,51 +4604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Leshansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
@@ -4677,90 +4677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling thermocapillary and solutocapillary stress in 2D micro-foam drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4785,103 +4785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4919,64 +4919,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5014,64 +5014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of a bubble towards higher surface tension under the effect of thermocapillary stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5135,51 +5135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dimitracopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5221,77 +5221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble migration in a temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex and Biofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5329,51 +5329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ACTIVE CHAOTIC MICROMIXER INTEGRATING THERMAL ACTUATION ASSOCIATING PDMS AND SILICON MICROTECHNOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5486,64 +5486,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermocapillary instability of an ionic liquid-water mixture in a temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5568,77 +5568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport d'objets à proximité d'une surface captatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhDay 2019 - Journée des Doctorants de l'IPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5695,51 +5695,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-demand microfluidic droplet pinching and splitting under local confinement gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5747,51 +5747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5978,51 +5978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruyssen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinkit Tyagi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Basera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c05777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pascual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Abdelghani-Idrissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EE00654A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poquet Arthur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nogues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mesdjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruyssen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02492-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02488-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.114203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02408859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rezard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01792E" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devulder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11767-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00686H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valignat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc01417d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.238302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics3010033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3590743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001900c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZV60TLSG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Tsang Mui Ching" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menetrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3170983" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/6/065002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7159D216EA3EE41A36AD5BD1C8422773286C1DEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/6/065019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35A6895AE4058C6D3F16744B96BAED877E0ED40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Chouai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1132-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RW6CXMV3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazanove" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mabit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimitracopoulos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lefevre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788200v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Th&#233;ry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruyssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinkit Tyagi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Basera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c05777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pascual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Abdelghani-Idrissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EE00654A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.114203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mottin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02488-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mesdjian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruyssen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02492-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nogues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poquet Arthur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113602" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02408859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rezard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01792E" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devulder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11767-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00686H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valignat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc01417d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.238302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics3010033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3590743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001900c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZV60TLSG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Tsang Mui Ching" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menetrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3170983" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/6/065002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7159D216EA3EE41A36AD5BD1C8422773286C1DEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/6/065019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35A6895AE4058C6D3F16744B96BAED877E0ED40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Chouai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1132-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RW6CXMV3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazanove" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mabit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimitracopoulos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lefevre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788200v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Th&#233;ry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>