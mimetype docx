--- v0 (2026-03-27)
+++ v1 (2026-05-08)
@@ -344,293 +344,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurieux-sur-l'Arbresle (69), Caillère</w:t>
+                <w:t xml:space="preserve">Veauche (42), Volvon Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baldassari</w:t>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bruyère</w:t>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Djerbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Archeodunum. 2011</w:t>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.484 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233521v1</w:t>
+                <w:t xml:space="preserve">hal-04784202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veauche (42), Volvon Nord</w:t>
+                <w:t xml:space="preserve">Fleurieux-sur-l'Arbresle (69), Caillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+                <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tourgon</w:t>
+                <w:t xml:space="preserve">Julien Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Maza</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.484 (3 Vol)</w:t>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784202v1</w:t>
+                <w:t xml:space="preserve">hal-04233521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néronde (42), Les Dérompés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aubazac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -638,51 +638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.878 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -708,103 +708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence (26), Mauboule - Le Champ du Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.555 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -919,1372 +919,1372 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondations Polignac. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur l’agglomération ouverte de Goincet à Poncins (Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Massif central : un patrimoine protohistorique remarquable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Par ici les Celtes, Hors série 26, pp.8-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plateau du Béage au second âge du Fer (Ardèche) : le site du « Crouzet - La Veysse » et son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Deng-Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.39-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oppidum de Marcilhac à Saint-Paulien : une agglomération vellave de la fin de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin historique illustré publié par la Société académique du Puy-en-Velay et de la Haute-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XCI, pp.5-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01151238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupation du sol et dynamiques commerciales dans le sud du territoire des Ségusiaves (IIe-Ier siècles av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Groupe de Recherches Archéologiques de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.17-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01151237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Camp d'Antoune, un oppidum vellave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin historique illustré publié par la Société académique du Puy-en-Velay et de la Haute-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tome LXXXVII, p. 229-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00909605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amphores italiques d’époque républicaine découvertes à Saint-Anthème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du groupe de recherches archéologiques et historiques du Livradois-Forez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32, pp.17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01151236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de L’Ermitage à Alès (30) : un &amp;lt;i&amp;gt;emporion&amp;lt;/i&amp;gt; à la frontière de la Transalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Gaule interne et Province romaine de Transalpine, les espaces fortifiés de la haute vallée de la Loire à la fin de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-295, 2021, 978-2-9567407-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites fortifiés et de hauteur dans le Massif central entre le Bronze final IIIb et la Tène ancienne : premier essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-278, 2021, 978-2-9567407-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque international de l’AFEAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), pp.484, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258441v1</w:t>
-              </w:r>
-[...1165 lines deleted...]
-                <w:t xml:space="preserve">hal-02515306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2296,303 +2296,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites fortifiés et de hauteur du Massif Central entre le Bronze final IIIb et La Tène A : premier essai de synthèse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre Gaule interne et Province romaine de Transalpine, les espaces fortifiés de la haute vallée de la Loire à la fin de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547637v1</w:t>
+                <w:t xml:space="preserve">hal-02547656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Gaule interne et Province romaine de Transalpine, les espaces fortifiés de la haute vallée de la Loire à la fin de l’âge du Fer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les sites fortifiés et de hauteur du Massif Central entre le Bronze final IIIb et La Tène A : premier essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547656v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
@@ -2621,51 +2621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat rural enclos laténien de Néronde, Les Dérompés, sur un replat des Monts du Matin (42)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2941,51 +2941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808621v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gascuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fages" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02093753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808621v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gascuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fages" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02093753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>