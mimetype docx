--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -254,178 +254,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUERPOS Y VOCES DISIDENTES: MEMORIA DE LA DICTADURA EN PINTURAS DE GUERRA</w:t>
+                <w:t xml:space="preserve">Cuerpos y voces disidentes: memoria de la dictadura en &amp;quot;Pinturas de guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quiroga. Revista de patrimonio hispanoamericano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23, pp.310-322. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 23, pp.310-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Cuerpos y voces disidentes: memoria de la dictadura en &amp;quot;Pinturas de guerra</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CUERPOS Y VOCES DISIDENTES: MEMORIA DE LA DICTADURA EN PINTURAS DE GUERRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quiroga. Revista de patrimonio hispanoamericano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23, pp.310-322</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 23, pp.310-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30827/quiroga.v0i23.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04762403v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les imparfaits du futur. Humanisme et post-humanisme dans Cielos de la Tierra, de Carmen Boullosa</w:t>
               </w:r>
@@ -938,234 +938,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">París (no) es una página en blanco. Del arte urbano a la imagen de la ciudad en Pinturas de Guerra (A. De la Calle, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Internacional de Investigación Arte y Ciudad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid/Université de Limoges/UDIMA, Apr 2023, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadie me verá llorar (C.Rivera Garza, 2000) : le dedans et les dehors de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Cadre et hors cadre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC/CeRES, Sep 2023, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cuerpos, voces: memoria de la dictadura y del exilio en la novela gráfica Pinturas de guerra (Á. de la Calle, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las raíces de América: historias y memorias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociación Española de Americanistas, Jul 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462231v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04462357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artes en (tiempos de) crisis : una lectura de Pinturas de guerra, de Á. De la Calle</w:t>
               </w:r>
@@ -1559,165 +1559,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modotti. Una mujer del siglo XX : Acercamiento a una novela (auto)(bio)(foto)gráfica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los limites del hispanismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociacion Beta de jovenes doctores en hispanismo, Jun 2015, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modotti. Una mujer del siglo XX : Le lieu historique à l’épreuve du roman (bio)graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lieu, l'histoire, la case. Valeurs et représentations du lieu historique dans la bande dessinée et le roman graphique espagnols et latino-américains contemporains </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329742v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01329749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugar el pasado en futuro (im)perfecto : un estudio de Cielos de la Tierra, de Carmen Boullosa</w:t>
               </w:r>
@@ -1835,441 +1835,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Por un momento parecemos reales’ : Le trompe-l’œil comme substance du réel dans Las orejas del lobo d’Antonio Ungar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Trompe-l’œil. Simulacres et vérité dans le monde hispanique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau, Sep 2012, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires d’outre-monde : L’écrivain et ses fantômes dans La velocidad de las cosas de Rodrigo Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Poétiques et politiques du spectre. Lieux, figures et représentations de la rémanence dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC/CeRES- Université de Limoges, Jun 2012, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Embrasser le monstrueux : le corps intersexué dans XXY (Lucía Puenzo, 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Monstres et monstruosités esthétiques et sociales contemporaines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">‘Por un momento parecemos reales’ : Le trompe-l’œil comme substance du réel dans Las orejas del lobo d’Antonio Ungar</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incertitudes du genre dans XXY de Lucía Puenzo (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Trompe-l’œil. Simulacres et vérité dans le monde hispanique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau, Sep 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes Gender Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC-Université de Limoges, Jun 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l’enfermement : Cartas de Alvaro Mutis a Elena Poniatowska (1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Amitié et enfermement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIRAFE- Université de La Rochelle, Sep 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incertitudes du genre dans XXY de Lucía Puenzo (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée d'étude Gender Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946691v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04462271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un voyage dans les derniers cercles de l’Enfer : La casa de los náufragos (Boarding home) de Guillermo Rosales</w:t>
               </w:r>
@@ -2732,203 +2732,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poétiques et politiques du spectre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pulim, pp.117, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poétiques et politiques du spectre. Lieux, figures et représentations de la rémanence dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fournet-Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pulim. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Colin</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02984388v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00946689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3367,330 +3367,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les visages de l’auteur dans El complot de los Románticos de Carmen Boullosa »,</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">«¿La autori(ali)dad en pedazos ? Muerte y resurrección del autor en El complot de los Románticos, de Carmen Boullosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro Palma Castro; Cécile Quintana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deconstruccion del espacio literario en América Latina. 1996-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05241831v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les visages de l’auteur dans El complot de los Románticos de Carmen Boullosa »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Cómo neutralizar al autor sin matarlo en el intento ?: una mirada a la relación con el autor y el canon literario en El complot de los Románticos de Carmen Boullosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Bellomi; Claudio Castro Filho; Elisa Sartor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desplazamientos de la tradición clásica en las culturas hispánicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprensa da Universidade de Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175 - 198, 2018, 978-989-26-1549-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-1550-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El club, de Pablo Larraín (2015) : le passé à l’épreuve du déni et de la parole »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Elisa Alonso, Émilie Delafosse, Yannick Llored et Christelle Di-Cesare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards actuels sur les régimes autoritaires dans le monde luso-hispanophone : la transmission en question,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius,, pp.313-328, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946695v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03546726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Modotti, una mujer del siglo XX : Acercamiento a una novela (auto)(bio)(foto)gráfica</w:t>
               </w:r>
@@ -4204,51 +4204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F3198D6"/>
+    <w:nsid w:val="B1AC03D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4435,51 +4435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-caroline-leroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3561-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122168739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217374841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432604343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/quiroga.v0i23.0023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3739" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Zarza Rond&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#237;baliz P&#233;rez Asperilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Asperilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.663" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003409" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalis.uc.pt/pt-pt/livro/desplazamientos_de_la_tradici%C3%B3n_cl%C3%A1sica_en_las_culturas_hisp%C3%A1nicas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-1550-9_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-caroline-leroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3561-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122168739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217374841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432604343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/quiroga.v0i23.0023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3739" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Zarza Rond&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#237;baliz P&#233;rez Asperilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Asperilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.663" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003409" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalis.uc.pt/pt-pt/livro/desplazamientos_de_la_tradici%C3%B3n_cl%C3%A1sica_en_las_culturas_hisp%C3%A1nicas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-1550-9_10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>