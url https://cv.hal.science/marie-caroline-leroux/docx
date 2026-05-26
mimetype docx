--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -938,165 +938,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadie me verá llorar (C.Rivera Garza, 2000) : le dedans et les dehors de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Cadre et hors cadre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC/CeRES, Sep 2023, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">París (no) es una página en blanco. Del arte urbano a la imagen de la ciudad en Pinturas de Guerra (A. De la Calle, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario Internacional de Investigación Arte y Ciudad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Complutense de Madrid/Université de Limoges/UDIMA, Apr 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462350v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04462357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuerpos, voces: memoria de la dictadura y del exilio en la novela gráfica Pinturas de guerra (Á. de la Calle, 2017)</w:t>
               </w:r>
@@ -2065,73 +2065,73 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incertitudes du genre dans XXY de Lucía Puenzo (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes Gender Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHIC-Université de Limoges, Jun 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">3ème Journée d'étude Gender Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462271v1</w:t>
+                <w:t xml:space="preserve">hal-00946691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l’enfermement : Cartas de Alvaro Mutis a Elena Poniatowska (1998)</w:t>
               </w:r>
@@ -2203,73 +2203,73 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incertitudes du genre dans XXY de Lucía Puenzo (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée d'étude Gender Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes Gender Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC-Université de Limoges, Jun 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946691v1</w:t>
+                <w:t xml:space="preserve">hal-04462271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un voyage dans les derniers cercles de l’Enfer : La casa de los náufragos (Boarding home) de Guillermo Rosales</w:t>
               </w:r>
@@ -3367,162 +3367,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les visages de l’auteur dans El complot de los Románticos de Carmen Boullosa »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«¿La autori(ali)dad en pedazos ? Muerte y resurrección del autor en El complot de los Románticos, de Carmen Boullosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro Palma Castro; Cécile Quintana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deconstruccion del espacio literario en América Latina. 1996-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241831v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02401342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Cómo neutralizar al autor sin matarlo en el intento ?: una mirada a la relación con el autor y el canon literario en El complot de los Románticos de Carmen Boullosa</w:t>
               </w:r>
@@ -4204,51 +4204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1AC03D3"/>
+    <w:nsid w:val="4C34D761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4435,51 +4435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-caroline-leroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3561-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122168739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217374841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432604343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/quiroga.v0i23.0023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3739" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Zarza Rond&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#237;baliz P&#233;rez Asperilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Asperilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.663" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003409" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalis.uc.pt/pt-pt/livro/desplazamientos_de_la_tradici%C3%B3n_cl%C3%A1sica_en_las_culturas_hisp%C3%A1nicas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-1550-9_10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-caroline-leroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3561-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122168739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217374841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432604343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/quiroga.v0i23.0023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3739" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Zarza Rond&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#237;baliz P&#233;rez Asperilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Asperilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.663" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003409" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02401342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalis.uc.pt/pt-pt/livro/desplazamientos_de_la_tradici%C3%B3n_cl%C3%A1sica_en_las_culturas_hisp%C3%A1nicas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-1550-9_10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04462397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>