--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -360,429 +360,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effects of metformin on gut functions and microbiota and their contribution to improving glucose tolerance in diabetic mice</w:t>
+                <w:t xml:space="preserve">Saturated fat from dairy sources and cardio-metabolic health: insights from the STANISLAS cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+                <w:t xml:space="preserve">Nicolas Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Vitalis</w:t>
+                <w:t xml:space="preserve">Claire Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bendridi</w:t>
+                <w:t xml:space="preserve">Kofivi Yena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vieille-Marchiset</w:t>
+                <w:t xml:space="preserve">Zohra Lamiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102, pp.102263. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (6), pp.267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-025-03763-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443929v1</w:t>
+                <w:t xml:space="preserve">hal-05242605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular-fat and low-fat dairy foods and cardiovascular diseases: Perspectives for future dietary recommendations</w:t>
+                <w:t xml:space="preserve">Evaluation of the effects of metformin on gut functions and microbiota and their contribution to improving glucose tolerance in diabetic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lamarche</w:t>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Astrup</w:t>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert H. Eckel</w:t>
+                <w:t xml:space="preserve">Oriane Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Feeney</w:t>
+                <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Givens</w:t>
+                <w:t xml:space="preserve">Aurélie Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 121 (5), pp.956-964. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.102263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029393v1</w:t>
+                <w:t xml:space="preserve">hal-05443929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of antioxidant efficiencies in oil‐in‐water emulsion using extracellular vesicles from olive co‐products or liposomes as antioxidants carriers</w:t>
+                <w:t xml:space="preserve">Regular-fat and low-fat dairy foods and cardiovascular diseases: Perspectives for future dietary recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baréa</w:t>
+                <w:t xml:space="preserve">Benoît Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Arne Astrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Fenaghra</w:t>
+                <w:t xml:space="preserve">Robert H. Eckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Colosetti</w:t>
+                <w:t xml:space="preserve">Emma Feeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+                <w:t xml:space="preserve">Ian Givens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102 (2), pp.323-337. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (5), pp.956-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aocs.12887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677987v1</w:t>
+                <w:t xml:space="preserve">hal-05029393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid intake in infants from birth to 3 years old: review of current guidelines and knowledge gaps</w:t>
               </w:r>
@@ -896,161 +896,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated fat from dairy sources and cardio-metabolic health: insights from the STANISLAS cohort</w:t>
+                <w:t xml:space="preserve">Comparison of antioxidant efficiencies in oil‐in‐water emulsion using extracellular vesicles from olive co‐products or liposomes as antioxidants carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wagner</w:t>
+                <w:t xml:space="preserve">Bruno Baréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girerd</w:t>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lemonnier</w:t>
+                <w:t xml:space="preserve">Amal Fenaghra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kofivi Yena</w:t>
+                <w:t xml:space="preserve">Pascal Colosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Lamiral</w:t>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (6), pp.267. </w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (2), pp.323-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-025-03763-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242605v1</w:t>
+                <w:t xml:space="preserve">hal-04677987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional dietary approach reduces intestinal inflammation in relation with changes in gut microbiota composition in subjects at cardiometabolic risk: the SINFONI project</w:t>
               </w:r>
@@ -1298,161 +1298,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial lipid and vascular responses following consumption of a commercially-relevant interesterified palmitic acid-rich spread in comparison to functionally-equivalent non-interesterified spread and spreadable butter: a randomised controlled trial in healthy adults</w:t>
+                <w:t xml:space="preserve">Intestinal absorption of sphingosine: new insights on generated ceramide species using stable isotope tracing in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Hall</w:t>
+                <w:t xml:space="preserve">Catherine Calzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aseel Alkoblan</w:t>
+                <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippa Gibson</w:t>
+                <w:t xml:space="preserve">Nina Ritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria d'Annibale</w:t>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Coekaerts</w:t>
+                <w:t xml:space="preserve">Annie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (5), pp.2733-2750. </w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (6), pp.100557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3fo05324e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlr.2024.100557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600778v1</w:t>
+                <w:t xml:space="preserve">hal-04779389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole milk dairy foods and cardiometabolic health: dairy fat and beyond</w:t>
               </w:r>
@@ -1566,161 +1566,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal absorption of sphingosine: new insights on generated ceramide species using stable isotope tracing in vitro</w:t>
+                <w:t xml:space="preserve">Postprandial lipid and vascular responses following consumption of a commercially-relevant interesterified palmitic acid-rich spread in comparison to functionally-equivalent non-interesterified spread and spreadable butter: a randomised controlled trial in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Calzada</w:t>
+                <w:t xml:space="preserve">Wendy Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cheillan</w:t>
+                <w:t xml:space="preserve">Aseel Alkoblan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Ritsch</w:t>
+                <w:t xml:space="preserve">Philippa Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vors</w:t>
+                <w:t xml:space="preserve">Maria d'Annibale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Durand</w:t>
+                <w:t xml:space="preserve">Astrid Coekaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (6), pp.100557. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.2733-2750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlr.2024.100557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3fo05324e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779389v1</w:t>
+                <w:t xml:space="preserve">hal-04600778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional dietary interventions, low-grade inflammation and cardiometabolic profile: a scoping review</w:t>
               </w:r>
@@ -1968,736 +1968,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of intestinal FXR activity as a possible mechanism for the beneficial effects of a probiotic mix supplementation on lipid metabolism alterations and weight gain in mice fed a high fat diet</w:t>
+                <w:t xml:space="preserve">Validation of Knock-Out Caco-2 TC7 Cells as Models of Enterocytes of Patients with Familial Genetic Hypobetalipoproteinemias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Beau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+                <w:t xml:space="preserve">Claire Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+                <w:t xml:space="preserve">Donato Vairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cuerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Peiretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2281015⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15030505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358942v1</w:t>
+                <w:t xml:space="preserve">hal-04174914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural emulsifiers lecithins preserve gut microbiota diversity in relation with specific faecal lipids in high fat-fed mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couëdelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 105 (105540), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jff.2023.105540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soy Lecithin in High‐Fat Diets Exerts Dual Effects on Adipose Tissue Versus Ileum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Inhibition of intestinal FXR activity as a possible mechanism for the beneficial effects of a probiotic mix supplementation on lipid metabolism alterations and weight gain in mice fed a high fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Monnoye</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202200461⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.2281015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2281015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090569v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of circulating sphingolipids in lipid metabolism: Why dietary lipids matter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soy Lecithin in High‐Fat Diets Exerts Dual Effects on Adipose Tissue Versus Ileum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.1108098⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (7), pp.e2200461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202200461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013925v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Knock-Out Caco-2 TC7 Cells as Models of Enterocytes of Patients with Familial Genetic Hypobetalipoproteinemias</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of circulating sphingolipids in lipid metabolism: Why dietary lipids matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Calzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.505. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15030505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.1108098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174914v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digestion of diacylglycerol isomers by gastric and pancreatic lipases and its impact on the metabolic pathways for TAG re-synthesis in enterocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bakala-N’goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couëdelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,90 +2787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meal rich in palm oil or butter modifies the sphingolipid profile of postprandial triglyceride-rich lipoproteins from type 2 diabetic women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Michèle Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Calzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pettazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïssia Lelekov-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 203, pp.11-19. </w:t>
@@ -2902,5843 +2902,5843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic impact of dietary lipids: towards a role of unabsorbed lipid residues?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Abrahamse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Almgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2020058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.104497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149771v1</w:t>
+                <w:t xml:space="preserve">hal-03224818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les lécithines végétales : quels impacts métaboliques en tant qu’ingrédients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (6), pp.360-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512482v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lécithines végétales : quels impacts métaboliques en tant qu’ingrédients ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milk polar lipids favorably alter circulating and intestinal ceramide and sphingomyelin species in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.06.002⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.146161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544378v1</w:t>
+                <w:t xml:space="preserve">hal-03202668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids favorably alter circulating and intestinal ceramide and sphingomyelin species in postmenopausal women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Metabolic impact of dietary lipids: towards a role of unabsorbed lipid residues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Barz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.146161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2020058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03202668v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bienfaits de l'assiette anti-inflammation</w:t>
+                <w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Boistard</w:t>
+                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Le Magueresse-Battistoni</w:t>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Pirola</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreu Gual-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149817v1</w:t>
+                <w:t xml:space="preserve">hal-03512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rapeseed and Soy Lecithin on Postprandial Lipid Metabolism, Bile Acid Profile, and Gut Bacteria in Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bienfaits de l'assiette anti-inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boistard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Magueresse-Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Pirola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences et Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 887, pp.58-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202001068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03251974v1</w:t>
+                <w:t xml:space="preserve">hal-03149817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annette Almgren</w:t>
+                <w:t xml:space="preserve">Impact of Rapeseed and Soy Lecithin on Postprandial Lipid Metabolism, Bile Acid Profile, and Gut Bacteria in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Alminger</w:t>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Andres</w:t>
+                <w:t xml:space="preserve">Hélène Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82, pp.104497. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (9), pp.2001068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202001068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224818v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention aux interactions entre les aliments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary lipids and cardiometabolic health: a new vision of structure-activity relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Matin Dimanche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (6), pp.451-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986514v1</w:t>
+                <w:t xml:space="preserve">hal-02962093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large triglyceride-rich lipoproteins from fasting patients with type 2 diabetes activate platelets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probiotic from human breast milk, Lactobacillus fermentum, promotes growth in animal model of chronic malnutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Di Filippo</w:t>
+                <w:t xml:space="preserve">Pierre Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Buisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+                <w:t xml:space="preserve">Mélanie Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sauvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Meiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (3), pp.374 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41390-020-0774-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996611v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial Triglyceride‐Rich Lipoproteins from Type 2 Diabetic Women Stimulate Platelet Activation Regardless of the Fat Source in the Meal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vegetable lecithins: A review of their compositional diversity, impact on lipid metabolism and potential in cardiometabolic disease prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Couedelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202000694⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.121--132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03015175v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable lecithins: A review of their compositional diversity, impact on lipid metabolism and potential in cardiometabolic disease prevention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Impact of vegetable lecithin on lipid metabolism and the bioavailability of alpha-linolenic acid in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couedelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.66-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02901759v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetable lecithin on lipid metabolism and the bioavailability of alpha-linolenic acid in rodents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Postprandial Triglyceride‐Rich Lipoproteins from Type 2 Diabetic Women Stimulate Platelet Activation Regardless of the Fat Source in the Meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Michèle Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïssia Lelekov‐boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (19), pp.2000694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202000694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531978v1</w:t>
+                <w:t xml:space="preserve">hal-03015175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial Endotoxin Transporters LBP and sCD14 Differ in Obese vs. Overweight and Normal Weight Men during Fat-Rich Meal Digestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Alligier</w:t>
+                <w:t xml:space="preserve">Attention aux interactions entre les aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pineau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Matin Dimanche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902512v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeseed Lecithin Increases Lymphatic Lipid Output and α-Linolenic Acid Bioavailability in Rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Large triglyceride-rich lipoproteins from fasting patients with type 2 diabetes activate platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Michèle Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fonseca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">C. Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150 (11), pp.2900-2911. </w:t>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (1), pp.54-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxaa244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149749v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of endogenous sphingolipid metabolism in cardiometabolic diseases: towards novel therapeutic approaches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapeseed Lecithin Increases Lymphatic Lipid Output and α-Linolenic Acid Bioavailability in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Couëdelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (11), pp.2900-2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxaa244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322443v1</w:t>
+                <w:t xml:space="preserve">hal-03149749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lécithines : des bénéfices potentiels sur le métabolisme lipidique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Robert</w:t>
+                <w:t xml:space="preserve">Alterations of endogenous sphingolipid metabolism in cardiometabolic diseases: towards novel therapeutic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Michèle Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Calzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.133-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03149830v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lait entier, ennemi trop gras de notre santé ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Postprandial Endotoxin Transporters LBP and sCD14 Differ in Obese vs. Overweight and Normal Weight Men during Fat-Rich Meal Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Figaro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12061820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149824v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids reduce lipid cardiovascular risk factors in overweight postmenopausal women: towards a gut sphingomyelin-cholesterol interplay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lécithines : des bénéfices potentiels sur le métabolisme lipidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154680v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary lipids and cardiometabolic health: a new vision of structure-activity relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Milk polar lipids reduce lipid cardiovascular risk factors in overweight postmenopausal women: towards a gut sphingomyelin-cholesterol interplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000693⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (3), pp.487-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-318155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02962093v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic from human breast milk, Lactobacillus fermentum, promotes growth in animal model of chronic malnutrition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le lait entier, ennemi trop gras de notre santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998911v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des produits laitiers pour lutter contre les maladies cardiovasculaires ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protective properties of milk sphingomyelin against dysfunctional lipid metabolism, gut dysbiosis, and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jeanblanc</w:t>
+                <w:t xml:space="preserve">G. H. Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. N. Blesso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of nutritional biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.108224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.108224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624086v1</w:t>
+                <w:t xml:space="preserve">hal-02465799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Omega-3 Polyunsaturated Fatty Acids Inhibit IL-17A Secretion through Decreased ICAM-1 Expression in T Cells Co-Cultured with Adipose-Derived Stem Cells Harvested from Adipose Tissues of Obese Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chehimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
+              <w:t xml:space="preserve">Mol Nutr Food Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (11), pp.e1801148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201801148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994308v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHO draft guidelines on dietary saturated and trans fatty acids: time for a new approach?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. C. De Oliveira Otto</w:t>
+                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.l4137⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201801078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195310v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globule membrane reduces weight gain in mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Ward</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLASH! Milk Science Update</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.128 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627741v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous triacylglycerol tracers have an impact on the thermal and structural properties of dietary fat and its lipolysis rate under simulated physiological conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyon</w:t>
+                <w:t xml:space="preserve">WHO draft guidelines on dietary saturated and trans fatty acids: time for a new approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. C. Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. De Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. De Oliveira Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366, pp.l4137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.l4137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2019.104815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02326893v1</w:t>
+                <w:t xml:space="preserve">hal-02195310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lipides polaires laitiers diminuent les facteurs lipidiques du risque cardiovasculaire chez des femmes ménopausées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des produits laitiers pour lutter contre les maladies cardiovasculaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeanblanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103886v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment manger pour limiter l'inflammation ?</w:t>
+                <w:t xml:space="preserve">Milk fat globule membrane reduces weight gain in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verbaere</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Petherick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ca m'intéresse - Hors Série Le guide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (Septembre-octobre-novembre 2019), pp.76-77</w:t>
+              <w:t xml:space="preserve">SPLASH! Milk Science Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, June 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619335v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective properties of milk sphingomyelin against dysfunctional lipid metabolism, gut dysbiosis, and inflammation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Homogeneous triacylglycerol tracers have an impact on the thermal and structural properties of dietary fat and its lipolysis rate under simulated physiological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Danthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of nutritional biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.108224⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2019.104815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02465799v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 Polyunsaturated Fatty Acids Inhibit IL-17A Secretion through Decreased ICAM-1 Expression in T Cells Co-Cultured with Adipose-Derived Stem Cells Harvested from Adipose Tissues of Obese Subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pesenti</w:t>
+                <w:t xml:space="preserve">Les lipides polaires laitiers diminuent les facteurs lipidiques du risque cardiovasculaire chez des femmes ménopausées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Nutr Food Res</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201801148⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.27-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195289v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment manger pour limiter l'inflammation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ca m'intéresse - Hors Série Le guide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (Septembre-octobre-novembre 2019), pp.76-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008643v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary canolol protects the heart against the deleterious effects induced by the association of rapeseed oil, vitamin E and coenzyme Q10 in the context of a high-fat diet</w:t>
+                <w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserum: Emphasis on sphingolipid and ceramide isoforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Léger</w:t>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">M. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Geloen</w:t>
+                <w:t xml:space="preserve">Patricia Daira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">M. Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.67--74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710355v1</w:t>
+                <w:t xml:space="preserve">hal-02003935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeseed oil fortified with micronutrients can reduce glucose intolerance during a high fat challenge in rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Vaysse</w:t>
+                <w:t xml:space="preserve">Metabolic effects in mice of cream processing: Direct ultra-high-temperature process lowers high-fat-induced adipose tissue inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bugeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Pineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Demaison</w:t>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Létisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12986-018-0259-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (12), pp.10636-10648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793730v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased jejunal permeability in human obesity is revealed by a lipid challenge and is linked to inflammation and type 2 diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of two vitamin E formulations in patients with abetalipoproteinemia and chylomicron retention disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cuerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Genser</w:t>
+                <w:t xml:space="preserve">Lioara Restier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Aguanno</w:t>
+                <w:t xml:space="preserve">Emilie Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hédi Soula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Trystram</w:t>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.5134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (9), pp.1640 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M085043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973784v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic effects in mice of cream processing: Direct ultra-high-temperature process lowers high-fat-induced adipose tissue inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Milard</w:t>
+                <w:t xml:space="preserve">Dietary canolol protects the heart against the deleterious effects induced by the association of rapeseed oil, vitamin E and coenzyme Q10 in the context of a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bugeat</w:t>
+                <w:t xml:space="preserve">Alain Geloen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Létisse</w:t>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (12), pp.10636-10648. </w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12986-018-0252-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622406v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of two vitamin E formulations in patients with abetalipoproteinemia and chylomicron retention disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased jejunal permeability in human obesity is revealed by a lipid challenge and is linked to inflammation and type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hénin</w:t>
+                <w:t xml:space="preserve">Laurent Genser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lioara Restier</w:t>
+                <w:t xml:space="preserve">Doriane Aguanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Blond</w:t>
+                <w:t xml:space="preserve">Hédi Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+                <w:t xml:space="preserve">Liping Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M085043⟩</w:t>
+              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246 (2), pp.217-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.5134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622802v1</w:t>
+                <w:t xml:space="preserve">hal-03973784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserums: emphasis on sphingolipid and ceramide isoforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cheillan</w:t>
+                <w:t xml:space="preserve">Rapeseed oil fortified with micronutrients can reduce glucose intolerance during a high fat challenge in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Blot</w:t>
+                <w:t xml:space="preserve">Gaëlle Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Daira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michelle Trauchessec</w:t>
+                <w:t xml:space="preserve">Luc Demaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.091⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12986-018-0259-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608293v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic effects in mice of cream formulation: Addition of both thickener and emulsifier does not alter lipid metabolism but modulates mucus cells and intestinal endoplasmic reticulum stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Létisse</w:t>
+                <w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserums: emphasis on sphingolipid and ceramide isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Daira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14783⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629005v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipides : l’aliment plus important que le nutriment ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic effects in mice of cream formulation: Addition of both thickener and emulsifier does not alter lipid metabolism but modulates mucus cells and intestinal endoplasmic reticulum stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bugeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Létisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Généraliste.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (12), pp.10649-10663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617962v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserum: Emphasis on sphingolipid and ceramide isoforms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Daira</w:t>
+                <w:t xml:space="preserve">Lipides : l’aliment plus important que le nutriment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trauchessec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Gatin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 240, pp.67--74</w:t>
+              <w:t xml:space="preserve">Le Généraliste.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2825, pp.16-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003935v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsifying dietary fat modulates postprandial endotoxemia associated with chylomicronemia in obese men: a pilot randomized crossover study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'effet matrice, un facteur à prendre en compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laville</w:t>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vidal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Dereuder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process Alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1349 juillet 2017, pp.36-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848144v1</w:t>
+                <w:t xml:space="preserve">hal-01568151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des beurres allégés 100 % laitiers</w:t>
+                <w:t xml:space="preserve">Whole dairy matrix or single nutrients in assessment of health effects: current evidence and knowledge gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+                <w:t xml:space="preserve">Tanja Kongerslev Thorning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanne-Lys Meyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanne Christine Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Laitière Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (5), pp.1033-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.116.151548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480896v1</w:t>
+                <w:t xml:space="preserve">hal-01595638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and inflammatory impacts of emulsified fats and oils</w:t>
+                <w:t xml:space="preserve">L’effet matrice révolutionne la nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dereuder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process Alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848292v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean polar lipids differently impact adipose tissue inflammation and the endotoxin transporters LBP and sCD14 in flaxseed vs. palm oil-rich diets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+                <w:t xml:space="preserve">Emulsifying dietary fat modulates postprandial endotoxemia associated with chylomicronemia in obese men: a pilot randomized crossover study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12944-017-0486-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607674v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western-diet consumption induces alteration of barrier function mechanisms in the ileum that correlates with metabolic endotoxemia in rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+                <w:t xml:space="preserve">Vers des beurres allégés 100 % laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne-Lys Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Laitière Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 769, pp.38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580160v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole dairy matrix or single nutrients in assessment of health effects: current evidence and knowledge gaps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic and inflammatory impacts of emulsified fats and oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.116.151548⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (5), pp.244-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595638v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet matrice révolutionne la nutrition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soybean polar lipids differently impact adipose tissue inflammation and the endotoxin transporters LBP and sCD14 in flaxseed vs. palm oil-rich diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Couëdelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Alimentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.116-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618086v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts métaboliques et inflammatoires des matières grasses émulsionnées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Western-diet consumption induces alteration of barrier function mechanisms in the ileum that correlates with metabolic endotoxemia in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2017009⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 313 (2), pp.E107-E120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00372.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848137v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet matrice, un facteur à prendre en compte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts métaboliques et inflammatoires des matières grasses émulsionnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fardet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Alimentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2017009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568151v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary emulsifiers from milk and soybean differently impact adiposity and inflammation in association with modulation of colonic goblet cells in high-fat fed mice</w:t>
               </w:r>
@@ -8763,51 +8763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Couedelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8922,51 +8922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Laitière Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 761, pp.16-18</w:t>
@@ -9008,77 +9008,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary lipid emulsions and endotoxemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9112,64 +9112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure émulsionnée des lipides sur le devenir métabolique des acides gras alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9242,64 +9242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cuerq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Restier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9344,857 +9344,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of various emulsifiers on ALA bioavailability and chylomicron synthesis through changes in gastrointestinal lipolysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Lecomte</w:t>
+                <w:t xml:space="preserve">Postprandial Endotoxemia Linked With Chylomicrons and Lipopolysaccharides Handling in Obese Versus Lean Men: A Lipid Dose-Effect Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Monteil</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5fo00070j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (9), pp.3427-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/JC.2015-2518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981675v1</w:t>
+                <w:t xml:space="preserve">hal-01850607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary composition in obese vs normal-weight subjects: towards a role in postprandial lipid metabolism?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Laville</w:t>
+                <w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2015.71⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (8), pp.1770-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216250v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–function relationship of the milk fat globule</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of various emulsifiers on ALA bioavailability and chylomicron synthesis through changes in gastrointestinal lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couëdelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000138⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.1726-1735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5fo00070j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209764v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing fat content from 20 to 45 wt% in a complex diet induces lower endotoxemia in parallel with an increased number of intestinal goblet cells in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bodennec</w:t>
+                <w:t xml:space="preserve">Salivary composition in obese vs normal-weight subjects: towards a role in postprandial lipid metabolism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2015.01.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (9), pp.1425-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2015.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850549v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Structure–function relationship of the milk fat globule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (2), pp.118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209842v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial Endotoxemia Linked With Chylomicrons and Lipopolysaccharides Handling in Obese Versus Lean Men: A Lipid Dose-Effect Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pesenti</w:t>
+                <w:t xml:space="preserve">Increasing fat content from 20 to 45 wt% in a complex diet induces lower endotoxemia in parallel with an increased number of intestinal goblet cells in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bodennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 100 (9), pp.3427-35. </w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.346-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/JC.2015-2518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850607v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overfeeding increases postprandial endotoxemia in men: Inflammatory outcome may depend on LPS transporters LBP and sCD14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10404,51 +10404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasture v. standard dairy cream in high-fat diet-fed mice: improved metabolic outcomes and stronger intestinal barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geloen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10519,804 +10519,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures supramoléculaires du lait : structure et impact nutritionnel de la micelle de caséine et du globule gras</w:t>
+                <w:t xml:space="preserve">High-fat diet action on adiposity, inflammation, and insulin sensitivity depends on the control low-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Léonil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+                <w:t xml:space="preserve">Bérengère B. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manar M. Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Géloën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (11), pp.952-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2013.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190416v1</w:t>
+                <w:t xml:space="preserve">hal-01002234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 PUFA added to high-fat diets affect differently adiposity and inflammation when carried by phospholipids or triacylglycerols in mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Geloen</w:t>
+                <w:t xml:space="preserve">Modulating absorption and postprandial handling of dietary fatty acids by structuring fat in the meal: a randomized crossover clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Louche-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-7075-10-23⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (1), pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.043976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00796143v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00766661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating absorption and postprandial handling of dietary fatty acids by structuring fat in the meal: a randomized crossover clinical trial.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Louche-Pélissier</w:t>
+                <w:t xml:space="preserve">Multiscale structures of lipids in foods as parameters affecting fatty acid bioavailability and lipid metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.112.043976⟩</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.354-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00766661v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00819748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale structures of lipids in foods as parameters affecting fatty acid bioavailability and lipid metabolism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les structures supramoléculaires du lait : structure et impact nutritionnel de la micelle de caséine et du globule gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Léonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.129-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00819748v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat diet action on adiposity, inflammation, and insulin sensitivity depends on the control low-fat diet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">n-3 PUFA added to high-fat diets affect differently adiposity and inflammation when carried by phospholipids or triacylglycerols in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar M. Awada</w:t>
+                <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Géloën</w:t>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique M. Estienne</w:t>
+                <w:t xml:space="preserve">Christophe Soulage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilas Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geloen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2013.07.017⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-7075-10-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01002234v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00796143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling in vitro gastrointestinal lipolysis and Caco-2 cell cultures for testing the absorption of different food emulsions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vors</w:t>
+                <w:t xml:space="preserve">Oil composition of high-fat diet affects metabolic inflammation differently in connection with endotoxin receptors in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Capolino</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Guérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pesenti</w:t>
+                <w:t xml:space="preserve">Cyrille Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Daira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (5), pp.537 - 546. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 302 (3), pp.E374-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2fo10248j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00314.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652992v1</w:t>
+                <w:t xml:space="preserve">inserm-00643082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation du babeurre passe par les lipides polaires.</w:t>
               </w:r>
@@ -11391,243 +11391,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil composition of high-fat diet affects metabolic inflammation differently in connection with endotoxin receptors in mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+                <w:t xml:space="preserve">Coupling in vitro gastrointestinal lipolysis and Caco-2 cell cultures for testing the absorption of different food emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
+                <w:t xml:space="preserve">Perrine Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Debard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Clémence Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 302 (3), pp.E374-86. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (5), pp.537 - 546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00314.2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2fo10248j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00643082v1</w:t>
+                <w:t xml:space="preserve">hal-02652992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary oxidized n-3 PUFA induce oxidative stress and inflammation: role of intestinal absorption of 4-HHE and reactivity in intestinal cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (10), pp.2069-80. </w:t>
@@ -11691,77 +11691,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 417 (1), pp.439-45. </w:t>
@@ -11812,77 +11812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling in vitro gastrointestinal lipolysis and Caco-2 cell cultures for testing the absorption of different food emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11918,847 +11918,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Hormone to Improve Short Bowel Syndrome Intestinal Autonomy : A Pediatric Randomized Open-Label Clinical Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">13C tracer recovery in human stools after digestion of a fat-rich meal labelled with [1,1,1-13C3]tripalmitin and [1,1,1-13C3]triolein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Peretti</w:t>
+                <w:t xml:space="preserve">Corinne Louche-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Loras-Duclaux</w:t>
+                <w:t xml:space="preserve">Valerie Sauvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behrouz Kassai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Guimber</w:t>
+                <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (19), pp.2697-2703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698410v1</w:t>
+                <w:t xml:space="preserve">hal-02651867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation structurale et moléculaire des lipides dans les aliments : impacts possibles sur leur digestion et leur assimilation par l'homme</w:t>
+                <w:t xml:space="preserve">Prevalence of Liver Complications in Children Receiving Long-Term Parenteral Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketsia Raynal-Ljutovac</w:t>
+                <w:t xml:space="preserve">Noel Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance Gayet</w:t>
+                <w:t xml:space="preserve">Blandine Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Simon</w:t>
+                <w:t xml:space="preserve">Sophie Collardeau-Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Joffre</w:t>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Loras-Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ocl.2011.0415⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (6), pp.743 - 749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2011.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642360v1</w:t>
+                <w:t xml:space="preserve">hal-00625925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex links between dietary lipids, endogenous endotoxins and metabolic inflammation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Emulsified lipids increase endotoxemia: possible role in early postprandial low-grade inflammation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Géloën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.53-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00486698v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00486697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C tracer recovery in human stools after digestion of a fat-rich meal labelled with [1,1,1-13C3]tripalmitin and [1,1,1-13C3]triolein</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth Hormone to Improve Short Bowel Syndrome Intestinal Autonomy : A Pediatric Randomized Open-Label Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Sauvinet</w:t>
+                <w:t xml:space="preserve">N. Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
+                <w:t xml:space="preserve">I. Loras-Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Restier-Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guimber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651867v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsified lipids increase endotoxemia: possible role in early postprandial low-grade inflammation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Soulage</w:t>
+                <w:t xml:space="preserve">Organisation structurale et moléculaire des lipides dans les aliments : impacts possibles sur leur digestion et leur assimilation par l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketsia Raynal-Ljutovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.11.011⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (6), pp.324-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ocl.2011.0415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00486697v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Liver Complications in Children Receiving Long-Term Parenteral Nutrition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Touzet</w:t>
+                <w:t xml:space="preserve">Complex links between dietary lipids, endogenous endotoxins and metabolic inflammation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Loras-Duclaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noël Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 65 (6), pp.743 - 749. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (1), pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejcn.2011.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625925v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00486698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact métabolique des structures et de l’oxydation des lipides dans les aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12857,51 +12857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Malpuech Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 90, pp.88-94. </w:t>
@@ -12939,111 +12939,115 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation products of polyunsaturated fatty acids in infant formulas compared to human milk - A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Calzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asami Makino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (12), pp.1478-1485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.200700451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -13051,145 +13055,141 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141688v1</w:t>
+                <w:t xml:space="preserve">hal-02143033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation products of polyunsaturated fatty acids in infant formulas compared to human milk - A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Calzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asami Makino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Guichardant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (12), pp.1478-1485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.200700451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -13197,51 +13197,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143033v1</w:t>
+                <w:t xml:space="preserve">hal-02141688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane phospholipids and sterols in microfiltered milk fat globules</w:t>
               </w:r>
@@ -13266,51 +13266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13509,138 +13509,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulométrie des globules gras du lait humain</w:t>
+                <w:t xml:space="preserve">Does homogenization affect the human health properties of cow's milk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Poulain</w:t>
+                <w:t xml:space="preserve">Caroline Januel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (8), pp.423-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2006.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453953v1</w:t>
+                <w:t xml:space="preserve">hal-01453946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfiltration of raw whole milk to select fractions with different fat globule size distributions: process optimization and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13649,976 +13657,968 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89, pp.3778-3790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation par microfiltration tangentielle de population de globules gras naturels en fonction de leur distribution granulométrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Tassarz</w:t>
+                <w:t xml:space="preserve">Granulométrie des globules gras du lait humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Goudédranche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 93, pp.12-18</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (4), pp.239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453991v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supramolecular structure of milk fat influences plasma triacylglycerols and fatty acid profile in the rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+                <w:t xml:space="preserve">Séparation par microfiltration tangentielle de population de globules gras naturels en fonction de leur distribution granulométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisio F. Soares</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Linda Tassarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 93, pp.12-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453926v1</w:t>
+                <w:t xml:space="preserve">hal-01453991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does homogenization affect the human health properties of cow's milk?</w:t>
+                <w:t xml:space="preserve">The supramolecular structure of milk fat influences plasma triacylglycerols and fatty acid profile in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Januel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisio F. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (8), pp.423-437. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (4), pp.215-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2006.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-006-0588-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453946v1</w:t>
+                <w:t xml:space="preserve">hal-01453926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of fat globules in human colostrum, breast milk, and infant formula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differently sized native milk fat globules separated by microfilftration: fatty acid composition of the milk fat globule membrane and triglyceride core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 107 (2), pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.200401063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453966v1</w:t>
+                <w:t xml:space="preserve">hal-01453976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLA profile in native fat globules of different sizes selected from raw milk</w:t>
+                <w:t xml:space="preserve">Size distribution of fat globules in human colostrum, breast milk, and infant formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Juaneda</w:t>
+                <w:t xml:space="preserve">F Tasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88, pp.1927-1940</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453957v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dispersion state of milk fat influences triglyceride metablism in the rat A13CO2 breath test study</w:t>
+                <w:t xml:space="preserve">CLA profile in native fat globules of different sizes selected from raw milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Geloen</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Juaneda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-005-0551-1⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (11), pp.1089-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453916v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differently sized native milk fat globules separated by microfilftration: fatty acid composition of the milk fat globule membrane and triglyceride core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fauquant</w:t>
+                <w:t xml:space="preserve">The dispersion state of milk fat influences triglyceride metablism in the rat A13CO2 breath test study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geloen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 107 (2), pp.80-86. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (7), pp.436-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.200401063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-005-0551-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453976v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid composition of total fat from Camembert cheeses with small and large native milk fat globules</w:t>
               </w:r>
@@ -14975,267 +14975,267 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The size of native milk fat globules affects physico-chemical and sensory properties of Camembert cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Gassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83, pp.131-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895488v1</w:t>
+                <w:t xml:space="preserve">hal-02681862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The size of native milk fat globules affects physico-chemical and sensory properties of Camembert cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (2), pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681862v1</w:t>
+                <w:t xml:space="preserve">hal-00895488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat-Related surface tension and wetting properties of milk</w:t>
               </w:r>
@@ -15329,51 +15329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15426,282 +15426,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native vs. Damaged milk fat globules: Membrane properties affect the viscoelasticity of milk gels</w:t>
+                <w:t xml:space="preserve">Appearance of submicronic particles in the milk fat globule size distribution upon mechanical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Garnier</w:t>
+                <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82, pp.193-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683038v1</w:t>
+                <w:t xml:space="preserve">hal-02675985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appearance of submicronic particles in the milk fat globule size distribution upon mechanical treatments</w:t>
+                <w:t xml:space="preserve">Native vs. Damaged milk fat globules: Membrane properties affect the viscoelasticity of milk gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geneste</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85, pp.2451-2461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(02)74327-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675985v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent azeta-potential as a tool to assess mechanical damages to the milk fat globule membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sainmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15778,51 +15778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81 (6), pp.787-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15882,51 +15882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81, pp.787-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16223,1644 +16223,1644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic impacts of plant and animal polar lipids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop in Lipidomics - Food Lipidomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lipidomics Lab, Mass Spectrometry Centre &amp; Department of Chemistry of the University of Aveiro, Apr 2023, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181628v1</w:t>
+                <w:t xml:space="preserve">hal-04221497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concepts on the metabolic importance of fat structure</w:t>
+                <w:t xml:space="preserve">Metabolic importance of polar lipids of plant and animal origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benelux Lipid Forum Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benelux Lipid Forum, Feb 2023, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">19th Euro Fed Lipid Congress and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids (EuroFedLipid), Sep 2023, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181623v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the absorption of milk sphingomyelin by enterocytes in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Calzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pettazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for the Study of Fatty acids and Lipids (ISSFAL), Jul 2023, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-fat dairy effects on blood lipids and CVD risk factors: towards a role of milk polar lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for the Study of Fatty acids and Lipids (ISSFAL), Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk sphingolipids: towards joint effects on lipid metabolism, intestinal health and gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOCS Annual Meeting and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Oil Chemists' Society (AOCS), May 2023, Denver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut-related metabolic effects of lipid emulsions and emulsifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOCS Annual Meeting and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AOCS, May 2023, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic impacts of plant and animal polar lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th Workshop in Lipidomics - Food Lipidomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lipidomics Lab, Mass Spectrometry Centre &amp; Department of Chemistry of the University of Aveiro, Apr 2023, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229892v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probiotic supplementation prevents lipid metabolism alterations and limits weight gain possibly via inhibition of intestinal FXR activity in mice fed a high fat diet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New concepts on the metabolic importance of fat structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Study of Fatty acids and Lipids (ISSFAL), Jul 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Benelux Lipid Forum Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benelux Lipid Forum, Feb 2023, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181681v1</w:t>
+                <w:t xml:space="preserve">hal-04181623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids: towards joint effects on lipid metabolism, intestinal health and gut microbiota</w:t>
+                <w:t xml:space="preserve">Metabolic importance of polar lipids of plant and animal origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMGC Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC), Sep 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Chevreul 80 years of SFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEL, Jan 2023, Paris (Museum National d'Histoire Naturelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181644v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic importance of polar lipids of plant and animal origin</w:t>
+                <w:t xml:space="preserve">Milk polar lipids: towards joint effects on lipid metabolism, intestinal health and gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul 80 years of SFEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEL, Jan 2023, Paris (Museum National d'Histoire Naturelle), France</w:t>
+              <w:t xml:space="preserve">IMGC Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC), Sep 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181620v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Auzance</w:t>
+                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
+              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251333v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic importance of polar lipids of plant and animal origin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A probiotic supplementation prevents lipid metabolism alterations and limits weight gain possibly via inhibition of intestinal FXR activity in mice fed a high fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Pinteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Calzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Euro Fed Lipid Congress and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids (EuroFedLipid), Sep 2023, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Study of Fatty acids and Lipids (ISSFAL), Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181650v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221497v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globules and their polar lipids: a bridging journey from science and technology to nutrition and health</w:t>
+                <w:t xml:space="preserve">Quel équilibre nutritionnel pour une bonne santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipides laitiers et santé - Symposium SFEL-CNIEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEL; CNIEL, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">La science a du goût - Salon international de l'agriculture 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181611v1</w:t>
+                <w:t xml:space="preserve">hal-03633851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle alimentation pour une bonne santé ?</w:t>
+                <w:t xml:space="preserve">Les lipides laitiers, de nouveaux alliés de la santé cardiométabolique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GC5 : la Ferme urbaine - Grande concertation 2021-2022 initié par la ville de Caluire et Cuire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Caluire et Cuire, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'alimentation santé - Session "Maladie de la nutrition : comprendre l’épidémie de l’obésité pour la prévenir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métropole de Lyon, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633876v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lipides laitiers, de nouveaux alliés de la santé cardiométabolique ?</w:t>
+                <w:t xml:space="preserve">Les lipides laitiers : un nouvel élément-clé de l’effet matrice laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'alimentation santé - Session "Maladie de la nutrition : comprendre l’épidémie de l’obésité pour la prévenir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métropole de Lyon, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Européennes Francophones des Diététiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181838v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel équilibre nutritionnel pour une bonne santé ?</w:t>
+                <w:t xml:space="preserve">Milk fat globules and their polar lipids: a bridging journey from science and technology to nutrition and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anestis Dougkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La science a du goût - Salon international de l'agriculture 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Lipides laitiers et santé - Symposium SFEL-CNIEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEL; CNIEL, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633851v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lipides laitiers : un nouvel élément-clé de l’effet matrice laitière</w:t>
+                <w:t xml:space="preserve">Quelle alimentation pour une bonne santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Européennes Francophones des Diététiciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">GC5 : la Ferme urbaine - Grande concertation 2021-2022 initié par la ville de Caluire et Cuire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Caluire et Cuire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181616v1</w:t>
+                <w:t xml:space="preserve">hal-03633876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lécithines de colza et de soja n’altèrent pas le métabolisme et améliorent la composition du microbiote en lien avec des lipides fécaux spécifiques chez des souris nourries de régimes hyperlipidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couëdelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN), Nov 2022, Toulouse, France</w:t>
@@ -17889,64 +17889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of milk polar lipid supplementation on postprandial bile acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Barz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18008,566 +18008,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health benefits of cream cheese enriched with milk polar lipids: focus on lipid metabolism, shingolipidome and associated cardiovascular risk markers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets métaboliques des lipides polaires laitiers : quels mécanismes au niveau intestinal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF International, Virtual Congress on Cheese Science and Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Les Mardis Gras du CNIEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNIEL, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442791v1</w:t>
+                <w:t xml:space="preserve">hal-03252068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk sphingolipids: towards joint effects on lipid metabolism, intestinal health and gut microbiota</w:t>
+                <w:t xml:space="preserve">Les lipides laitiers, de nouveaux alliés de la santé cardiométabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISSFAL International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, online, United States</w:t>
+              <w:t xml:space="preserve">3ème édition : Obésité, actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSERM, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252082v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapeseed and soy lecithins as vectors of alpha-linolenic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">AOCS Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOCS, 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823848v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeseed and soy lecithins as vectors of alpha-linolenic acid</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOCS Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AOCS, 2021, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181588v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lipides laitiers, de nouveaux alliés de la santé cardiométabolique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Health benefits of cream cheese enriched with milk polar lipids: focus on lipid metabolism, shingolipidome and associated cardiovascular risk markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition : Obésité, actualités de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSERM, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">IDF International, Virtual Congress on Cheese Science and Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351916v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fatty acids and cardiometabolic health: a new vision of structure–activity relationship</w:t>
+                <w:t xml:space="preserve">Milk sphingolipids: towards joint effects on lipid metabolism, intestinal health and gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatty acids are key in human health status - LIBST Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Louvain Institute of Biomolecular Science and Technology; Belgian Nutrition Society; Louvain4Nutrition initiative, Nov 2021, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">14th ISSFAL International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181609v1</w:t>
+                <w:t xml:space="preserve">hal-03252082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matière grasse laitière : de sa composition à ses propriétés techno-fonctionnelles et nutritionnelles</w:t>
               </w:r>
@@ -18616,346 +18616,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial triglyceride-rich lipoproteins from type 2 diabetic women activate platelets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary fatty acids and cardiometabolic health: a new vision of structure–activity relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th GERLI International Lipidomics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; Université de Bordeaux, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Fatty acids are key in human health status - LIBST Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvain Institute of Biomolecular Science and Technology; Belgian Nutrition Society; Louvain4Nutrition initiative, Nov 2021, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352981v1</w:t>
+                <w:t xml:space="preserve">hal-04181609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18th Euro Fed Lipid Congress and Expo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+                <w:t xml:space="preserve">Postprandial triglyceride-rich lipoproteins from type 2 diabetic women activate platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Calzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pettazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fats, Oils and Lipids : For a Healthy and Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">16th GERLI International Lipidomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Université de Bordeaux, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356163v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets métaboliques des lipides polaires laitiers : quels mécanismes au niveau intestinal ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">18th Euro Fed Lipid Congress and Expo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mardis Gras du CNIEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNIEL, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Fats, Oils and Lipids : For a Healthy and Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252068v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lécithines végétales et animales : quels effets en nutrition-santé ?</w:t>
               </w:r>
@@ -19010,103 +19010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk polar lipid supplementation improves cholesterol metabolism in postmenopausal women: gut-related mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Barz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual 2020 AOCS Annual Meeting and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montréal, Canada</w:t>
@@ -19129,691 +19129,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption intestinale des lipides alimentaires : vers un impact de la fraction lipidique non absorbée ?</w:t>
+                <w:t xml:space="preserve">Modulation of lipid metabolism, adiposity and inflammation by dietary lipid structures: a complex interplay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GLN Microbiote, Nutrition et Lipides - Conséquences sur la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">FENS 13th European Nutrition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917703v1</w:t>
+                <w:t xml:space="preserve">hal-02917689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating sphingolipid profile is modified by exogenous intake of sphingolipids through supplementation with milk polar lipids in postmenopausal women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Differential associations between plasma oxylipins and cardiometabolic risk factors after DHA and EPA supplementation: the ComparED study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Joffre</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janie Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Fed Lipid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917679v1</w:t>
+                <w:t xml:space="preserve">hal-02917675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of lipid metabolism, adiposity and inflammation by dietary lipid structures: a complex interplay</w:t>
+                <w:t xml:space="preserve">Les sphingolipides laitiers bioactifs, effets sur la santé intestinale et le métabolisme lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS 13th European Nutrition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917689v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential associations between plasma oxylipins and cardiometabolic risk factors after DHA and EPA supplementation: the ComparED study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Le profil en sphingolipides circulants est modifié par un apport en sphingolipides alimentaires via une supplémentation en lipides polaires laitiers chez des femmes ménopausées à risque cardiovasculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Fourmaux</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Fed Lipid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Dec 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917675v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le profil en sphingolipides circulants est modifié par un apport en sphingolipides alimentaires via une supplémentation en lipides polaires laitiers chez des femmes ménopausées à risque cardiovasculaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption intestinale des lipides alimentaires : vers un impact de la fraction lipidique non absorbée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Dec 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée GLN Microbiote, Nutrition et Lipides - Conséquences sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736147v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sphingolipides laitiers bioactifs, effets sur la santé intestinale et le métabolisme lipidique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circulating sphingolipid profile is modified by exogenous intake of sphingolipids through supplementation with milk polar lipids in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Euro Fed Lipid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917708v1</w:t>
+                <w:t xml:space="preserve">hal-02917679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles from olive co-products: Isolation, characterization and antioxidant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Fenaghra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Colosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t>
@@ -19842,103 +19842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating sphingolipid profile is modified by exogenous intake of sphingolipids through supplementation with milk polar lipids in postmenopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Barz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International GERLI Lipidomics Meeting “</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Compiègne, France</w:t>
@@ -19980,77 +19980,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lipides polaires laitiers diminuent les facteurs lipidiques du risque cardiovasculaire chez des femmes ménopausées : rôle potentiel de l’interaction intestinale sphingomyéline/cholestérol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemlih · Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20092,103 +20092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triglyceride rich lipoproteins from type 2 diabetic patients activate platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">87. Congress of the European Atherosclerosis Society (EAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Atherosclerosis Society. SWE., May 2019, Maastrich, Netherlands. </w:t>
@@ -20220,2701 +20220,2701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de l’inflammation par l’aliment : quel impact des matières grasses formulées ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milk polar lipids reduce cardiometabolic risk factors in post-menopausal women: a randomized double-blind controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée Innovation Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lyon Biopole. Lyon, FRA., Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">16. Euro Fed Lipid Congress and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788388v1</w:t>
+                <w:t xml:space="preserve">hal-02504602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lipides polaires laitiers diminuent les facteurs lipidiques du risque cardiovasculaire chez des femmes ménopausées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation de l’inflammation par l’aliment : quel impact des matières grasses formulées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN (Journées Francophones de Nutrition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">4. Journée Innovation Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon Biopole. Lyon, FRA., Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103887v1</w:t>
+                <w:t xml:space="preserve">hal-02788388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Importance of Molecular and Supramolecular Structures of Lipids on Metabolism and Beyond… Towards the Food Matrix and the Gut Microbiota</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les lipides polaires laitiers diminuent les facteurs lipidiques du risque cardiovasculaire chez des femmes ménopausées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AOCS Annual Meeting and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">JFN (Journées Francophones de Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011368v1</w:t>
+                <w:t xml:space="preserve">hal-02103887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et inflammation : quel impact des matières grasses formulées ?</w:t>
+                <w:t xml:space="preserve">Introducing the Importance of Molecular and Supramolecular Structures of Lipids on Metabolism and Beyond… Towards the Food Matrix and the Gut Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Annuelle Benjamin Delessert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2018 AOCS Annual Meeting and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004589v1</w:t>
+                <w:t xml:space="preserve">hal-02011368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipides alimentaires, lipopolysaccharides du microbiote intestinal et inflammation métabolique</w:t>
+                <w:t xml:space="preserve">Alimentation et inflammation : quel impact des matières grasses formulées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée Annuelle Benjamin Delessert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788590v1</w:t>
+                <w:t xml:space="preserve">hal-02004589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids reduce cardiometabolic risk factors in post-menopausal women: a randomized double-blind controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipides alimentaires, lipopolysaccharides du microbiote intestinal et inflammation métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Euro Fed Lipid Congress and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504602v1</w:t>
+                <w:t xml:space="preserve">hal-02788590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects physiologiques de l’alimentation : Impacts métaboliques et aspects inflammatoires des matières grasses émulsionnées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impairment of intestinal barrier integrity in human obesity: involvement of dietary lipids and links with bioclinical phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Genser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Obésité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">53. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785185v1</w:t>
+                <w:t xml:space="preserve">hal-02735129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects physiologiques de l’alimentation : les matières grasses</w:t>
+                <w:t xml:space="preserve">Impacts métaboliques et aspects inflammatoires des matières grasses émulsionnées - Spécificités de la matière grasse laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Centre Intégré de l’Obésité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hospices Civils de Lyon (HCL). Lyon, FRA. Centre Intégré de l'Obésité, FRA., May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire INAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788389v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts métaboliques et aspects inflammatoires des matières grasses émulsionnées - Spécificités de la matière grasse laitière</w:t>
+                <w:t xml:space="preserve">Contexte et objectifs du projet VALOBAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journée de restitution du programme de recherche VALOBAB VALOrisation durable du BABeurre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785184v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte et objectifs du projet VALOBAB</w:t>
+                <w:t xml:space="preserve">Aspects physiologiques de l’alimentation : Impacts métaboliques et aspects inflammatoires des matières grasses émulsionnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du programme de recherche VALOBAB VALOrisation durable du BABeurre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de l'Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011384v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lipid emulsified structure on fat metabolism - The concept of « fast vs slow lipids »</w:t>
+                <w:t xml:space="preserve">Aspects physiologiques de l’alimentation : les matières grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Entretiens de Nutrition de l'Institut Pasteur de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée du Centre Intégré de l’Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hospices Civils de Lyon (HCL). Lyon, FRA. Centre Intégré de l'Obésité, FRA., May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011369v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la quantité et de la structure des matières grasses ingérées sur l'endotoxémie métabolique issue du microbiote chez l'homme obèse vs normopondéré</w:t>
+                <w:t xml:space="preserve">Impact of lipid emulsified structure on fat metabolism - The concept of « fast vs slow lipids »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">19èmes Entretiens de Nutrition de l'Institut Pasteur de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011370v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered postprandial lipemia and fatty acid handling in obese vs. Normal-weight men is rectified by reducing dietary fat load: A dose-response trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la quantité et de la structure des matières grasses ingérées sur l'endotoxémie métabolique issue du microbiote chez l'homme obèse vs normopondéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET) at Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733542v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of intestinal barrier integrity in human obesity: involvement of dietary lipids and links with bioclinical phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. E. Salem</w:t>
+                <w:t xml:space="preserve">Altered postprandial lipemia and fatty acid handling in obese vs. Normal-weight men is rectified by reducing dietary fat load: A dose-response trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Louche-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET) at Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735129v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hyperphagie transitoire lors de la consommation d’un régime de type occidental est nécessaire au contrôle de l’endotoxémie métabolique à moyen terme chez le rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+                <w:t xml:space="preserve">Effect of dietary carboxymethyllysine on glucose and insulin sensitivity, cecal fatty acids and the plasma metabolome in mice fed the total western diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hintze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès du club d'étude des cellules épithéliales digestives (CECED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574209v1</w:t>
+                <w:t xml:space="preserve">hal-02739837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of various emulsifiers on ALA bioavailability and chylomicron synthesis through changes in gastrointestinal lipolysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leslie Couedelo</w:t>
+                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylinofr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journée Scientifique du GIS IMBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, LYON, France</w:t>
+              <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473907v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic impact of emulsified structure: the concept of « fast vs slow lipids »</w:t>
+                <w:t xml:space="preserve">Absorption lipidique et conséquences métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BENEFIQ, International Rendez-vous on health ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011377v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylino</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic impact of emulsified structure: the concept of « fast vs slow lipids »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Lyon, FRA., May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">BENEFIQ, International Rendez-vous on health ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796287v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origin of Metabolic Endotoxemia: From the Gut, High-Fat Meals and Beyond</w:t>
+                <w:t xml:space="preserve">Impact of various emulsifiers on ALA bioavailability and chylomicron synthesis through changes in gastrointestinal lipolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Couedelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Scientific Sessions of the American Diabetes Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">16ème Journée Scientifique du GIS IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011376v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat-diet Induced postprandial endotoxemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’hyperphagie transitoire lors de la consommation d’un régime de type occidental est nécessaire au contrôle de l’endotoxémie métabolique à moyen terme chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">34. Congrès du club d'étude des cellules épithéliales digestives (CECED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011375v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary carboxymethyllysine on glucose and insulin sensitivity, cecal fatty acids and the plasma metabolome in mice fed the total western diet</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guichardant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Lyon, FRA., May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739837v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylinofr</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Origin of Metabolic Endotoxemia: From the Gut, High-Fat Meals and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">76th Scientific Sessions of the American Diabetes Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794353v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption lipidique et conséquences métaboliques</w:t>
+                <w:t xml:space="preserve">High-fat-diet Induced postprandial endotoxemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011372v1</w:t>
+                <w:t xml:space="preserve">hal-02011375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk vs soybean polar lipids as emulsifier: faster postprandial lipid metabolism through greater emulsion lipolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+                <w:t xml:space="preserve">Postprandial chylomicron transport of endotoxins is modified by fat amount and structure in obese men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Malpuech Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, France. 601 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738685v1</w:t>
+                <w:t xml:space="preserve">hal-02741703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk vs soybean polar lipids modulate postprandial lipemia and high-fat diet-induced adiposity in mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pineau</w:t>
+                <w:t xml:space="preserve">Relation entre composition salivaire, obésité et métabolisme lipidique postprandial chez l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Claude</w:t>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606595v1</w:t>
+                <w:t xml:space="preserve">hal-01595299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial chylomicron transport of endotoxins is modified by fat amount and structure in obese men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Vidal</w:t>
+                <w:t xml:space="preserve">Milk vs soybean polar lipids as emulsifier: faster postprandial lipid metabolism through greater emulsion lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741703v1</w:t>
+                <w:t xml:space="preserve">hal-02738685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre composition salivaire, obésité et métabolisme lipidique postprandial chez l'Homme</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Laville</w:t>
+                <w:t xml:space="preserve">Milk vs soybean polar lipids modulate postprandial lipemia and high-fat diet-induced adiposity in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Mathilde Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595299v1</w:t>
+                <w:t xml:space="preserve">hal-01606595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial endotoxemia increases with fat amount in obese Men: inflammatory impact of LPS handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Malpuech Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22969,64 +22969,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-mouth mechanism leading to the perception of fat and its consequence on post-prandial lipid metabolism in humans. The particular role of saliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23064,103 +23064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative fate of lipid structures in food and during digestion – possible metabolic significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Kenmogne Domguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International CIGR Technical Symposium Towards a Sustainable Food Chain Food Process, Bioprocessing and Food Quality Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. Dijon, FRA., Apr 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23198,51 +23198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude clinique Trans-Insulin et les cultures de myocytes montrent que les acides gras trans d’origines laitière et industrielle n’altèrent pas la sensibilité à l’insuline du muscle squelettique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Malpuech Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23344,90 +23344,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation par microfiltration tangentielle de population de globules gras naturels en fonction de leur distribution granulométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Tassarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mempro 3 (congrès dans le domaine du génie des procédés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nancy, France</w:t>
@@ -23574,103 +23574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Dairy Foods Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -23725,77 +23725,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional significance of milk lipids: From Bioactive Fatty Acids to Supramolecular Structures Impacting Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23959,51 +23959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and metabolism of dietary lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couëdelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24162,64 +24162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional properties of milk lipids: specific function of the milk fat globule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24279,64 +24279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of lipids in fish and fish oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24474,51 +24474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir digestif et effets métaboliques des matrices formulées à base de lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24526,51 +24526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Brice Kenmogne-Domguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -24625,51 +24625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the size distribution and azeta-potential of homogenized milk fat globules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24900,51 +24900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="598F3F80"/>
+    <w:nsid w:val="B64EC054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25131,51 +25131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-caroline-michalski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-901X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158774469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/marie-caroline-michalski-recoit-medaille-chevreul-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2026.107175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Vitalis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamarche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Astrup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Eckel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Feeney" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Givens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.03.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fenaghra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12887" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazek Najdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Casta&#241;eda-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095442242510019X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofivi Yena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03763-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hornero-Ramirez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Morissette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marcotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryle Lecomte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2438823" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Hall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Alkoblan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Gibson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria d'Annibale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coekaerts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo05324e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pokala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Taormina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vors" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2024.03.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ritsch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100557" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hornero-Ramirez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Michalski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1304686" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dassoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hamad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaina Campagna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surangi Thilakarathna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400365" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358942v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2281015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cou&#235;delo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105540" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leuzy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200461" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.1108098" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vairo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cuerq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030505" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bakala-N&#8217;goma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;tisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mich&#232;le Boulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pettazzoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov-Boissard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.07.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.06.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.146161" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boistard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Magueresse-Battistoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pirola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abrous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202001068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rosset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheillan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2019.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov&#8208;boissard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000694" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.11.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laugerette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061820" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149749v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fonseca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa244" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.10.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149830v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fr&#233;our" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-318155" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000693" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998911v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poinsot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mitchell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvinet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meiller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0774-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624086v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanblanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195310v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astrup" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Bertram" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bonjour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. De Groot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. De Oliveira Otto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l4137" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627741v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petherick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Ward" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Danthine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agopian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2019.104815" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.266" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619335v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verbaere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Norris" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Blesso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108224" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ8DV79W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195289v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehimi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ward" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pestel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801148" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710355v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0252-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0259-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973784v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Aguanno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Dong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Trystram" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bugeat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14782" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622802v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;nin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioara Restier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M085043" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Trauchessec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.091" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629005v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14783" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617962v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gatin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003935v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trauchessec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848144v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-017-0486-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480896v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Lys Meyer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848292v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607674v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.02.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerville" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leroy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Sinquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00372.2016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595638v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kongerslev Thorning" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Christine Bertram" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonjour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette de Groot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.151548" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618086v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dereuder" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848137v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568151v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couedelo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letisse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500703" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MZFR38B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454604v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602935v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016009" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675816v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.06.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850299v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuerq" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Restier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0498-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981675v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cou&#235;delo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amara" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00070j" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216250v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laville" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.71" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209764v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000138" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850549v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodennec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2015.01.005" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850607v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/JC.2015-2518" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859435v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bastard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400044" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6ZRXMXQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859365v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patsouris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei-Ji Cao" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bravard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110653" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859444v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001172" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190416v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796143v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Hadji" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-10-23" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766661v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-P&#233;lissier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.043976" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00819748v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gayet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2013.04.004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002234v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re B. Benoit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar M. Awada" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Estienne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2013.07.017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q21CKG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652992v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Capolino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gu&#233;rin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo10248j" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177298v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lemoine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643082v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00314.2011" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00839433v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bravard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.135" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982006v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vors" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698410v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Loras-Duclaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Restier-Miron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimber" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642360v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketsia Raynal-Ljutovac" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouvier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0415" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486698v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Peretti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.04.016" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651867v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-Pelissier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sauvinet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5067" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95713802778D3467D23BF88F7DDA74DA4749C2F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486697v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.11.011" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625925v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Peretti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Peyret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collardeau-Frachon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Loras-Duclaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2011.26" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654619v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a919-g451" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661198v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tardy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27515" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141688v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Makino" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700451" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46BWQ7T1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143033v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453997v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200700119" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V72MKK9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661384v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Camier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.09.011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QN3C2G6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453953v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poulain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453960v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453991v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tassarz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453926v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisio F. Soares" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-006-0588-9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6A8F54D85A3823243267FC3B384C7E86E6FE669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453946v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Januel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2006.02.004" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7N7QJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453966v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tasson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulain" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453957v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.11.011" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6SFJSZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453916v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desage" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geloen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-005-0551-1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQZPMJWW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453976v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200401063" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JG037MS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454513v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895417v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004012" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454510v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ollivon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2004.08.007" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43CK81GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895488v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681862v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gassi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454511v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682490v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200300812" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RL490T46-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683038v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(02)74327-0" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675985v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679386v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sainmont" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895542v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001105" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678054v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309853v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Babak" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Vikhoreva" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181628v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181623v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181716v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181638v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181634v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181630v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181681v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181644v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181620v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181650v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181611v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633876v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181838v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633851v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181616v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181670v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181660v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442791v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252082v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181588v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351916v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181609v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252059v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352981v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boulet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356163v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penhoat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252068v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149851v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917720v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917703v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917679v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917689v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917675v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couture" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Allaire" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fourmaux" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736147v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joffre" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917708v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356668v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917701v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917663v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735024v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Di Filippo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.06.317" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788388v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103887v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011368v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004589v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788590v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504602v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785185v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788389v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785184v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011384v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011369v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011370v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733542v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735129v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genser" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soula" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Trystram" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Salem" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574209v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473907v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cansell" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011377v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011376v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011375v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739837v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Ward" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Xiao" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hintze" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011372v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738685v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606595v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741703v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595299v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743413v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510014v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806952v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Kenmogne Domguia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754294v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#233;rati" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leruyet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(09)71783-5" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29DH9PFJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454203v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181572v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/dairy-products-and-health/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915448v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48686-0_10" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915447v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Eve Rioux" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41661-4_8" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915446v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791805v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605238v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397894.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809868-4.00035-2" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800072v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802844-5.00005-1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811161v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-764-6_16" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808026v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Brice Kenmogne-Domguia" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283886.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829752v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750868v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski-Veillerot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998INPL083N" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-caroline-michalski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-901X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158774469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/marie-caroline-michalski-recoit-medaille-chevreul-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2026.107175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofivi Yena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03763-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Vitalis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamarche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Astrup" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Eckel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Feeney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Givens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.03.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazek Najdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Casta&#241;eda-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095442242510019X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fenaghra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12887" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hornero-Ramirez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Morissette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marcotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryle Lecomte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2438823" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ritsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100557" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pokala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Taormina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vors" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2024.03.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Hall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Alkoblan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Gibson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria d'Annibale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coekaerts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo05324e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hornero-Ramirez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Michalski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1304686" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dassoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hamad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaina Campagna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surangi Thilakarathna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400365" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vairo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cuerq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cou&#235;delo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105540" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2281015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leuzy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200461" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.1108098" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bakala-N&#8217;goma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;tisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mich&#232;le Boulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pettazzoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov-Boissard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.07.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.06.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.146161" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020058" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149817v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boistard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Magueresse-Battistoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pirola" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abrous" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202001068" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000693" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poinsot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mitchell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0774-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.11.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov&#8208;boissard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000694" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rosset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheillan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buisson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2019.03.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fonseca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa244" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.10.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laugerette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061820" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154680v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-318155" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fr&#233;our" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465799v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Norris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Blesso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108224" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ8DV79W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195289v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehimi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ward" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pestel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801148" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195310v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astrup" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Bertram" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bonjour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. De Groot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. De Oliveira Otto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l4137" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624086v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanblanc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627741v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petherick" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Ward" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326893v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Danthine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agopian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2019.104815" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103886v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.266" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619335v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verbaere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trauchessec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622406v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bugeat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14782" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622802v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;nin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioara Restier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M085043" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710355v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0252-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Aguanno" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Dong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Trystram" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793730v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0259-x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608293v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Trauchessec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.091" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629005v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14783" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617962v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gatin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568151v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kongerslev Thorning" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Christine Bertram" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonjour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette de Groot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.151548" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618086v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dereuder" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848144v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-017-0486-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480896v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Lys Meyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848292v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607674v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.02.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580160v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Sinquin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00372.2016" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couedelo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letisse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500703" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MZFR38B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454604v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602935v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016009" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675816v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.06.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850299v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuerq" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Restier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0498-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850607v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/JC.2015-2518" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981675v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cou&#235;delo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amara" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00070j" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laville" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.71" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209764v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000138" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850549v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodennec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2015.01.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859435v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bastard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400044" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6ZRXMXQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859365v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patsouris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei-Ji Cao" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bravard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110653" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859444v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001172" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002234v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re B. Benoit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar M. Awada" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Estienne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2013.07.017" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q21CKG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766661v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-P&#233;lissier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.043976" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00819748v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gayet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2013.04.004" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190416v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796143v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Hadji" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-10-23" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643082v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00314.2011" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177298v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lemoine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Capolino" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gu&#233;rin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo10248j" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00839433v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bravard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.135" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982006v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vors" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651867v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Louche-Pelissier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sauvinet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5067" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95713802778D3467D23BF88F7DDA74DA4749C2F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625925v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Peretti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Peyret" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collardeau-Frachon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Loras-Duclaux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2011.26" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486697v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.11.011" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698410v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Loras-Duclaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Restier-Miron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642360v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketsia Raynal-Ljutovac" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouvier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0415" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486698v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Peretti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.04.016" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654619v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a919-g451" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661198v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tardy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27515" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143033v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Makino" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700451" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46BWQ7T1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141688v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453997v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200700119" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V72MKK9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661384v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Camier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.09.011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QN3C2G6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453946v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Januel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2006.02.004" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7N7QJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453960v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453953v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poulain" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453991v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tassarz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453926v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisio F. Soares" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-006-0588-9" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6A8F54D85A3823243267FC3B384C7E86E6FE669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453976v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200401063" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JG037MS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453966v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tasson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulain" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453957v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.11.011" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6SFJSZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453916v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desage" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geloen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-005-0551-1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQZPMJWW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454513v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895417v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004012" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454510v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ollivon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2004.08.007" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43CK81GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681862v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gassi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895488v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003003" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454511v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682490v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200300812" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RL490T46-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675985v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683038v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(02)74327-0" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679386v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sainmont" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895542v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001105" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678054v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309853v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Babak" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Vikhoreva" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181650v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181716v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181638v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181634v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181630v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181628v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181623v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181620v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181644v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181681v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633851v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181838v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181616v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181611v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633876v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181670v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181660v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252068v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351916v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181588v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442791v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252082v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252059v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181609v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352981v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boulet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356163v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penhoat" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149851v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917720v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917689v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917675v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couture" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Allaire" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fourmaux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917708v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736147v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joffre" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917703v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917679v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356668v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917701v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917663v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735024v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Di Filippo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.06.317" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504602v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788388v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103887v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011368v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004589v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788590v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735129v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genser" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soula" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Trystram" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Salem" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785184v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011384v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785185v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788389v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011369v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011370v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733542v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739837v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Ward" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Xiao" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hintze" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011372v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011377v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473907v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cansell" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574209v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011376v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011375v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741703v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595299v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738685v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606595v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743413v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510014v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806952v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Kenmogne Domguia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754294v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#233;rati" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leruyet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(09)71783-5" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29DH9PFJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454203v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181572v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/dairy-products-and-health/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915448v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48686-0_10" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915447v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Eve Rioux" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41661-4_8" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915446v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791805v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605238v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397894.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809868-4.00035-2" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800072v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802844-5.00005-1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811161v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-764-6_16" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808026v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Brice Kenmogne-Domguia" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283886.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829752v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750868v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski-Veillerot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998INPL083N" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>