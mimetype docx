--- v0 (2026-03-16)
+++ v1 (2026-05-11)
@@ -1700,165 +1700,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The telecommunications equipment sector : innovative capabilities and global competitiveness</w:t>
+                <w:t xml:space="preserve">Minitel, i-mode and iPhone: three innovative eco-systems in three decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carpenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 INET Annual Conference (Institute for New Economic Thinking) "liberté, égalité, fragilité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">WEHC '15 : XVIIth World Economic History Congress "Diversity in development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256716v1</w:t>
+                <w:t xml:space="preserve">hal-01253701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minitel, i-mode and iPhone: three innovative eco-systems in three decades</w:t>
+                <w:t xml:space="preserve">The telecommunications equipment sector : innovative capabilities and global competitiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carpenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEHC '15 : XVIIth World Economic History Congress "Diversity in development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">2015 INET Annual Conference (Institute for New Economic Thinking) "liberté, égalité, fragilité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253701v1</w:t>
+                <w:t xml:space="preserve">hal-01256716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National strategies, value creation, income distribution, and the structure of careers</w:t>
               </w:r>
@@ -3370,51 +3370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lazonick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carpenter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erdem Sakin&#231;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w7m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Trabelsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadid Lamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.041.0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luciano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-07-2020-0026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Traor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petzold Dumeynieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moreno Alcerreca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.061.0119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O&#8217; Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/12.5.963" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/136C1838A78279F1C6B1565765D7DBEE4AB90501/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Glimstedt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pianta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Bell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/21696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k1a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190933463.013.20" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/12650" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.12487" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.1595" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lazonick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carpenter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erdem Sakin&#231;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w7m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Trabelsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadid Lamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.041.0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luciano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-07-2020-0026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Traor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petzold Dumeynieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moreno Alcerreca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.061.0119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O&#8217; Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/12.5.963" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/136C1838A78279F1C6B1565765D7DBEE4AB90501/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Glimstedt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pianta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Bell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/21696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k1a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190933463.013.20" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/12650" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.12487" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.1595" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>