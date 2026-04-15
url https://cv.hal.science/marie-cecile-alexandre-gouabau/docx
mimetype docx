--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1310,295 +1310,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t>
+                <w:t xml:space="preserve">A specific metabolomic and lipidomic signature reveals the postpartum resolution of gestational diabetes mellitus or its evolution to type 2 diabetes in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mitanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328 (4), pp.E493-E512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00396.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038539v1</w:t>
+                <w:t xml:space="preserve">hal-05054470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific metabolomic and lipidomic signature reveals the postpartum resolution of gestational diabetes mellitus or its evolution to type 2 diabetes in rat</w:t>
+                <w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bobin</w:t>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Mitanchez</w:t>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Castellano</w:t>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Cécile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 328 (4), pp.E493-E512. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00396.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054470v1</w:t>
+                <w:t xml:space="preserve">hal-05038539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs du lait maternel associés à la croissance pondérale post-natale et la composition corporelle à 2 ans du prématuré</w:t>
               </w:r>
@@ -1852,64 +1852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2237,77 +2237,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenugreek Stimulates the Expression of Genes Involved in Milk Synthesis and Milk Flow through Modulation of Insulin/GH/IGF-1 Axis and Oxytocin Secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2505,51 +2505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate High Caloric Maternal Diet Impacts Dam Breast Milk Metabotype and Offspring Lipidome in a Sex-Specific Manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,51 +2648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Aguesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (4), pp.1-15. </w:t>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration Adjustment of the Mid-infrared Analyzer for an Accurate Determination of the Macronutrient Composition of Human Milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Martin-Agnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7121,329 +7121,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bioavailabilty of alpha- and beta-carotene is affected by gut microflora in the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chylomicron Beta-Carotene and retinyl palmitate responses are dramatically diminished when men ingest Beta-Carotene with medium-chain rather than long-chain triglycerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Tyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 128 (8), pp.1361-1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/128.8.1361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690516v1</w:t>
+                <w:t xml:space="preserve">hal-02696749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chylomicron Beta-Carotene and retinyl palmitate responses are dramatically diminished when men ingest Beta-Carotene with medium-chain rather than long-chain triglycerides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bioavailabilty of alpha- and beta-carotene is affected by gut microflora in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+                <w:t xml:space="preserve">C. Duszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80 (2), pp.199-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696749v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of postprandial plasma vitamin A response in young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7537,64 +7537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7774,51 +7774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the postprandial plasma vitamin a response in young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8046,51 +8046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8158,51 +8158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro inhibition of beta-carotene dioxygenase activity by canthaxanthin in rat intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8849,64 +8849,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of breastfeeding on liver metabolic dysfunction in offspring born from hyperglycaemic dams in a rodent model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Sochard Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9093,320 +9093,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lait maternel peut il moduler la fonction endocrine du pancréas chez la descendance née de mères hyperglycémiques ? - étude chez un modèle rongeur.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The offspring's β-cell maturation process during the suckling period and their insulin sensitivity in adulthood are differently impacted depending from hyperglycemic or euglycemic dams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massias Corentin</w:t>
+                <w:t xml:space="preserve">Corentin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Castellano</w:t>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de Nantes Université 2025 - Colloque n°07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, May 2025, NANTES, France</w:t>
+              <w:t xml:space="preserve">International Congress of Nutrition IUNS-ICN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Nutrition, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098714v1</w:t>
+                <w:t xml:space="preserve">hal-05313843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The offspring's β-cell maturation process during the suckling period and their insulin sensitivity in adulthood are differently impacted depending from hyperglycemic or euglycemic dams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Le lait maternel peut il moduler la fonction endocrine du pancréas chez la descendance née de mères hyperglycémiques ? - étude chez un modèle rongeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grit</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Massias</w:t>
+                <w:t xml:space="preserve">Massias Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Nutrition IUNS-ICN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Nutrition, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de Nantes Université 2025 - Colloque n°07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, May 2025, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313843v1</w:t>
+                <w:t xml:space="preserve">hal-05098714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lactation une fenêtre possible de reprogrammation du devenir métabolique et neurodéveloppementale de la descendance dans un contexte d’exposition in utero à l’hyperglycémie maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Drean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9582,77 +9582,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration comportementale des troubles de type TSA et TDAH dans un modèle murin de diabète gestationnel : effet du régime maternel pendant la lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9694,103 +9694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la fonction pancréatique de la descendance allaitée dans un contexte d'hyperglycémie maternelle périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massias Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Néonatologie, Dec 2024, Paris, France</w:t>
@@ -9944,90 +9944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-sensitivity of the offspring exposed in utero to maternal hyperglycemia seems to be modulated in long term by the breast milk composition received during lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10194,103 +10194,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition in utero à l’hyperglycémie maternelle impacte le métabolome/lipidome plasmatique de la descendance à court terme et son homéostasie énergétique à long terme selon la composition du lait maternel reçu pendant la période d’allaitement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Dec 2023, Marseile, France</w:t>
@@ -10438,402 +10438,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une alimentation couvrant les besoins en acides gras polyinsaturés (AGPI) oméga-3 (n-3) chez la femme enceinte et allaitante permet d’augmenter leurs teneurs dans le lait maternel : étude ouverte prospective randomisée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
+                <w:t xml:space="preserve">La composition du lait maternel en déterminants moléculaires régulateurs de l'homéostasie énergétique est altérée par une hyperglycémie maternelle durant la période périnatale chez la rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737805v1</w:t>
+                <w:t xml:space="preserve">hal-04761691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition du lait maternel en déterminants moléculaires régulateurs de l'homéostasie énergétique est altérée par une hyperglycémie maternelle durant la période périnatale chez la rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La composition du lait maternel en biomarqueurs régulateurs de l'homéostasie énergétique est altérée par une hyperglycémie maternelle durant la période périnatale chez la rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Croyal</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galactinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galactinov Group, Oct 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761691v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition du lait maternel en biomarqueurs régulateurs de l'homéostasie énergétique est altérée par une hyperglycémie maternelle durant la période périnatale chez la rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
+                <w:t xml:space="preserve">Une alimentation couvrant les besoins en acides gras polyinsaturés (AGPI) oméga-3 (n-3) chez la femme enceinte et allaitante permet d’augmenter leurs teneurs dans le lait maternel : étude ouverte prospective randomisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov 202</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Galactinov Group, Oct 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390323v1</w:t>
+                <w:t xml:space="preserve">hal-04737805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics approaches highlight milk molecules impacting offspring early gut maturation</w:t>
               </w:r>
@@ -10944,90 +10944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homéostasie énergétique de la descendance exposée in utéro à une hyperglycémie maternelle est modulée à long terme selon la composition du lait maternel reçu pendant la période d’allaitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11069,77 +11069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homéostasie énergétique de la descendance exposée in utero à une hyperglycémie maternelle est modulée à long terme selon la composition du lait maternel reçu pendant la période d'allaitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11194,64 +11194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration en protéines du lait maternel à la troisième semaine après la naissance et neurodéveloppement des enfants prématurés nourris au lait maternel enrichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11509,51 +11509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st annual conference of the International Society for Environmental Epidemiology (ISEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Utrecht, Netherlands</w:t>
@@ -11576,316 +11576,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une supplémentation maternelle postnatale en fenugrec augmente la production de lait dans un modèle de rate allaitant 12 ratons.</w:t>
+                <w:t xml:space="preserve">Mesure de la production de lait par enrichissement isotopique à l'eau deutérée dans un modèle rongeur : application à une supplémentation en fenugrec pendant la lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">journée « Transversalité Glande Mammaire et Lait 2019»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 1280 PhAN. FRA., Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735559v1</w:t>
+                <w:t xml:space="preserve">hal-02735622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la production de lait par enrichissement isotopique à l'eau deutérée dans un modèle rongeur : application à une supplémentation en fenugrec pendant la lactation</w:t>
+                <w:t xml:space="preserve">Une supplémentation maternelle postnatale en fenugrec augmente la production de lait dans un modèle de rate allaitant 12 ratons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée « Transversalité Glande Mammaire et Lait 2019»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 1280 PhAN. FRA., Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735622v1</w:t>
+                <w:t xml:space="preserve">hal-02735559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the increase of omega 3 intake during gestation and lactation on offspring in a maternal protein restriction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Moulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13464,103 +13464,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breastmilk modulates insulin sensitivity in offspring born from hyperglycaemic dams in a rodent model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of DOHaD A Bridge Towards One Health Buenos Aires, Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Buenos Aires (Argentina), Argentina</w:t>
@@ -13602,90 +13602,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'hyperglycémie maternelle et de la composition du lait sur la fonction incrétine de la descendance chez le rat et criblage in vitro de biomarqueurs du lait sur des lignées de cellules entéro-endocrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, LILLE, France</w:t>
@@ -13740,51 +13740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13964,77 +13964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diabète gestationnel induit des modifications de la composition du lait maternel qui pourraient avoir des répercussions sur l'homéostasie énergétique de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14102,64 +14102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fenugreek supplementation impacts mammary gland gene expression in a lactating rat model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14227,51 +14227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un enrichissement maternel en oméga 3 pendant la gestation et la lactation sur la descendance dans un modèle de dénutrition protéique maternelle chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Moulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15113,90 +15113,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15248,51 +15248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP du projet &amp;quot;Le lait maternel un nouveau paradigme pour préserver la descendance née de mère ayant développé un diabète gestationnel de la mise en place ultérieure d'un diabète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmani Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15447,51 +15447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8276FAC4"/>
+    <w:nsid w:val="150B6A5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15678,51 +15678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-alexandre-gouabau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-9593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183551230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/AppData/Local/Temp/HDR-Alexandre-Gouabau-UMR1280%20PhAN-02082020.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sf-dohad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rfmf.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00396.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.08.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilderjans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3269" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112571" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9040375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palvadeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180550" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Dellschaft" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Gardner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane H. Keisler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-14-0600" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmaun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00015.2014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Agnoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12163" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTSKCHFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Gall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029947" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660827v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fancal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72103-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JK1RT0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318155a402" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bleiberg-Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nakib" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2004.11.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG1FNKDK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683298v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Brachet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Batifoulier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR200478" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1357-2725(02)00023-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78956ZM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679533v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pasquier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677788v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sapin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dodeman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1357-2725(01)00066-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6M1HBHX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918619v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cha&#239;b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-200010000-00024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feillet Coudray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niculescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourtauchaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Niculescu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0891-5849(99)00096-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXM0XR45-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690516v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duszka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.8.1361" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691963v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696358v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699033v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/53A.2.B133" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simonet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683815v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mekki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1600466" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699032v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1997.1960744.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HFGRFD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684321v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713862v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dodeman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(95)00173-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4Z78FQN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Sochard Agn&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098714v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massias Corentin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098813v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Drean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658821v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie legrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843140v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761638v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390468v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lefebvre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737805v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761691v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Suzanne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Croyal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390323v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761742v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390355v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227446v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736896v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735559v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735622v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moulle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742315v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816903v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816845v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837132v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836584v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313311v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549813v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658944v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533117v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735619v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604132v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-alexandre-gouabau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-9593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183551230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/AppData/Local/Temp/HDR-Alexandre-Gouabau-UMR1280%20PhAN-02082020.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sf-dohad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rfmf.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00396.2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.08.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilderjans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3269" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112571" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9040375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palvadeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180550" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Dellschaft" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Gardner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane H. Keisler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-14-0600" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmaun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00015.2014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Agnoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12163" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTSKCHFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Gall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029947" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660827v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fancal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72103-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JK1RT0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318155a402" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bleiberg-Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nakib" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2004.11.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG1FNKDK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683298v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Brachet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Batifoulier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR200478" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1357-2725(02)00023-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78956ZM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679533v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pasquier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677788v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sapin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dodeman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1357-2725(01)00066-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6M1HBHX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918619v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cha&#239;b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-200010000-00024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feillet Coudray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niculescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourtauchaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Niculescu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0891-5849(99)00096-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXM0XR45-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696749v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.8.1361" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duszka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691963v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696358v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699033v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/53A.2.B133" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simonet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683815v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mekki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1600466" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699032v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1997.1960744.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HFGRFD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684321v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713862v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dodeman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(95)00173-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4Z78FQN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Sochard Agn&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313843v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massias Corentin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098813v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Drean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658821v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie legrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843140v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761638v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390468v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lefebvre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761691v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Suzanne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Croyal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390323v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737805v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761742v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390355v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227446v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736896v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735622v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735559v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moulle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742315v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816903v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816845v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837132v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836584v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313311v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549813v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658944v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533117v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735619v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604132v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>