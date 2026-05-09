--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -1310,295 +1310,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific metabolomic and lipidomic signature reveals the postpartum resolution of gestational diabetes mellitus or its evolution to type 2 diabetes in rat</w:t>
+                <w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bobin</w:t>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Mitanchez</w:t>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Castellano</w:t>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Cécile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 328 (4), pp.E493-E512. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00396.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054470v1</w:t>
+                <w:t xml:space="preserve">hal-05038539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t>
+                <w:t xml:space="preserve">A specific metabolomic and lipidomic signature reveals the postpartum resolution of gestational diabetes mellitus or its evolution to type 2 diabetes in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mitanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328 (4), pp.E493-E512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00396.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038539v1</w:t>
+                <w:t xml:space="preserve">hal-05054470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs du lait maternel associés à la croissance pondérale post-natale et la composition corporelle à 2 ans du prématuré</w:t>
               </w:r>
@@ -1852,64 +1852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2237,77 +2237,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenugreek Stimulates the Expression of Genes Involved in Milk Synthesis and Milk Flow through Modulation of Insulin/GH/IGF-1 Axis and Oxytocin Secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2505,51 +2505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate High Caloric Maternal Diet Impacts Dam Breast Milk Metabotype and Offspring Lipidome in a Sex-Specific Manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,51 +2648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2750,295 +2750,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fenugreek on Milk Production in Rodent Models of Lactation Challenge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Aguesse</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+                <w:t xml:space="preserve">Agnes Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (11), pp.2571. </w:t>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu11112571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463454v1</w:t>
+                <w:t xml:space="preserve">hal-02620327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Fenugreek on Milk Production in Rodent Models of Lactation Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Aguesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Sochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cholet</w:t>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.2571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu11112571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620327v1</w:t>
+                <w:t xml:space="preserve">hal-02463454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal protein restriction during lactation induces early and lasting plasma metabolomic and hepatic lipidomic signatures of the offspring in a rodent programming model</w:t>
               </w:r>
@@ -3343,64 +3343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (4), pp.1-15. </w:t>
@@ -3566,1820 +3566,1820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration Adjustment of the Mid-infrared Analyzer for an Accurate Determination of the Macronutrient Composition of Human Milk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Desnots</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Sochard</w:t>
+                <w:t xml:space="preserve">Arnaud de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boscher</w:t>
+                <w:t xml:space="preserve">Regis Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0890334415588513⟩</w:t>
+              <w:t xml:space="preserve">Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (11-12), pp.1295-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nut.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487353v1</w:t>
+                <w:t xml:space="preserve">hal-01605046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+                <w:t xml:space="preserve">Calibration Adjustment of the Mid-infrared Analyzer for an Accurate Determination of the Macronutrient Composition of Human Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Darmaun</w:t>
+                <w:t xml:space="preserve">Emmanuelle Desnots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nut.2016.05.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Lactation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0890334415588513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01605046v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre- and postnatal growth and post-weaning activity on glucose metabolism in the offspring</w:t>
+                <w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neele Dellschaft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David S. Gardner</w:t>
+                <w:t xml:space="preserve">Aurore Martin-Agnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duane H. Keisler</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Desnots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JOE-14-0600⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636958v1</w:t>
+                <w:t xml:space="preserve">hal-02634633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AoV-PLS: a new method for the analysis of multivariate data depending on several factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Effect of pre- and postnatal growth and post-weaning activity on glucose metabolism in the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neele Dellschaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duane H. Keisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1285/i20705948v8n2p214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (2), pp.171 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-14-0600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635984v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AoV-PLS: a new method for the analysis of multivariate data depending on several factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.214 - 235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i20705948v8n2p214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02634633v1</w:t>
+                <w:t xml:space="preserve">hal-02635984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time window-dependent effect of perinatal maternal protein restriction on insulin sensitivity and energy substrate oxidation in adult male offspring</w:t>
+                <w:t xml:space="preserve">Relative contribution of foetal and post-natal nutritional periods on feeding regulation in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agnoux</w:t>
+                <w:t xml:space="preserve">A. Martin Agnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Antignac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00015.2014⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 210 (1), pp.188-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389210v1</w:t>
+                <w:t xml:space="preserve">hal-02632499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative contribution of foetal and post-natal nutritional periods on feeding regulation in adult rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time window-dependent effect of perinatal maternal protein restriction on insulin sensitivity and energy substrate oxidation in adult male offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martin Agnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+                <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Darmaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apha.12163⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 307 (2), ajpregu.00015.2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00015.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02632499v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of UPLC-ESI-MS/MS to quantitate free amino acid concentrations in micro-samples of mammalian milk.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal and Cord Blood LC-HRMS Metabolomics Reveal Alterations in Energy and Polyamine Metabolism, and Oxidative Stress in Very-low Birth Weight Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ferchaud Roucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Desnots</w:t>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Nael</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+                <w:t xml:space="preserve">Alice Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2193-1801-2-622⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.2764 - 2778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr400122v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647300v1</w:t>
+                <w:t xml:space="preserve">hal-01928639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and Cord Blood LC-HRMS Metabolomics Reveal Alterations in Energy and Polyamine Metabolism, and Oxidative Stress in Very-low Birth Weight Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of UPLC-ESI-MS/MS to quantitate free amino acid concentrations in micro-samples of mammalian milk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferchaud Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Desnots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Martin Agnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (6), pp.2764 - 2778. </w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr400122v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2193-1801-2-622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928639v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H-1-NMR-Based Metabolic Profiling of Maternal and Umbilical Cord Blood Indicates Altered Materno-Foetal Nutrient Exchange in Preterm Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kuester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Berengere Coupe Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652580v1</w:t>
+                <w:t xml:space="preserve">hal-02142704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Continuum Approach for Canonical Correlation Analysis; Applications to “Omics” Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
+              <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.310 - 318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157341112800392652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928661v1</w:t>
+                <w:t xml:space="preserve">hal-01928672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-1-NMR-Based Metabolic Profiling of Maternal and Umbilical Cord Blood Indicates Altered Materno-Foetal Nutrient Exchange in Preterm Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illa Tea</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+                <w:t xml:space="preserve">Berengere Coupe Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.140-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142704v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Continuum Approach for Canonical Correlation Analysis; Applications to “Omics” Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (2), pp.310 - 318. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1090 - 1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/157341112800392652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928672v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offspring Metabolomic Response to Maternal Protein Restriction in a Rat Model of Intrauterine Growth Restriction (IUGR)</w:t>
               </w:r>
@@ -5391,51 +5391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7121,161 +7121,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chylomicron Beta-Carotene and retinyl palmitate responses are dramatically diminished when men ingest Beta-Carotene with medium-chain rather than long-chain triglycerides</w:t>
+                <w:t xml:space="preserve">Oxidative stress status and antioxidant status are apparently not related to carotenoid status in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viviane Tyssandier</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mekki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Grolier</w:t>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+                <w:t xml:space="preserve">Léo Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Laboratory and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 132 (1), pp.61-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696749v1</w:t>
+                <w:t xml:space="preserve">hal-02698343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bioavailabilty of alpha- and beta-carotene is affected by gut microflora in the rat</w:t>
               </w:r>
@@ -7380,661 +7371,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of postprandial plasma vitamin A response in young and older adults</w:t>
+                <w:t xml:space="preserve">Chylomicron Beta-Carotene and retinyl palmitate responses are dramatically diminished when men ingest Beta-Carotene with medium-chain rather than long-chain triglycerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Tyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Partier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 128 (8), pp.1361-1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/128.8.1361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691963v1</w:t>
+                <w:t xml:space="preserve">hal-02696749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bioavailability of alpha- and beta-carotene is affected by gut microflora in the rat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of postprandial plasma vitamin A response in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lory</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Partier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 80 (2), pp.199-204</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 53A (3), pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695374v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bioavailability of carotenoids is positively related to their polarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Tyssandier</w:t>
+                <w:t xml:space="preserve">The bioavailability of alpha- and beta-carotene is affected by gut microflora in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Grolier</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18 (3), pp.324</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80 (2), pp.199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696358v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the postprandial plasma vitamin a response in young and older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bioavailability of carotenoids is positively related to their polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Tyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Partier</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (3), pp.324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gerona/53A.2.B133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02699033v1</w:t>
+                <w:t xml:space="preserve">hal-02696358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress status and antioxidant status are apparently not related to carotenoid status in healthy subjects</w:t>
+                <w:t xml:space="preserve">Comparison of the postprandial plasma vitamin a response in young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Verdier</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Partier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laboratory and Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 53A (2), pp.B133-B140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/53A.2.B133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698343v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary triglycerides, up to 40g/meal, do not affect preformed vitamin A bioavailability in humans</w:t>
               </w:r>
@@ -8046,77 +8046,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Partier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 51, pp.717-722</w:t>
@@ -8318,51 +8318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Partier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 51 (11), pp.717-722. </w:t>
@@ -8426,64 +8426,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mekky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Partier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8572,51 +8572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Tyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8723,51 +8723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Delpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Partier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 1259 (3), pp.271-276. </w:t>
@@ -8843,484 +8843,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of breastfeeding on liver metabolic dysfunction in offspring born from hyperglycaemic dams in a rodent model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La lactation une fenêtre possible de reprogrammation du devenir métabolique et neurodéveloppementale de la descendance dans un contexte d’exposition in utero à l’hyperglycémie maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David-Sochard Agnès</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenola Le Drean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress of DOHaD A Bridge Towards One Health Buenos Aires, Argentina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of DOHaD, Sep 2025, Buenos Aires (Argentina), Argentina</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313272v1</w:t>
+                <w:t xml:space="preserve">hal-05098813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nutriome, exposome, and microbiome of breast milk on early growth in infants in the context of prematurity.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Younes Moulazem</w:t>
+                <w:t xml:space="preserve">Impact of breastfeeding on liver metabolic dysfunction in offspring born from hyperglycaemic dams in a rodent model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Sochard Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">13th World Congress of DOHaD A Bridge Towards One Health Buenos Aires, Argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of DOHaD, Sep 2025, Buenos Aires (Argentina), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417126v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The offspring's β-cell maturation process during the suckling period and their insulin sensitivity in adulthood are differently impacted depending from hyperglycemic or euglycemic dams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+                <w:t xml:space="preserve">Influence of the nutriome, exposome, and microbiome of breast milk on early growth in infants in the context of prematurity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Douarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Moulazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Nutrition IUNS-ICN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Nutrition, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313843v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lait maternel peut il moduler la fonction endocrine du pancréas chez la descendance née de mères hyperglycémiques ? - étude chez un modèle rongeur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massias Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de Nantes Université 2025 - Colloque n°07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université, May 2025, NANTES, France</w:t>
@@ -9343,1915 +9313,1945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lactation une fenêtre possible de reprogrammation du devenir métabolique et neurodéveloppementale de la descendance dans un contexte d’exposition in utero à l’hyperglycémie maternelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The offspring's β-cell maturation process during the suckling period and their insulin sensitivity in adulthood are differently impacted depending from hyperglycemic or euglycemic dams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Le Drean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentin Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, May 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Congress of Nutrition IUNS-ICN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Nutrition, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098813v1</w:t>
+                <w:t xml:space="preserve">hal-05313843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet covering omega-3 polyunsaturated fatty acids (n-3 pufa) needs in pregnant and breastfeeding women increases their levels in breast milk: open prospective randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Ronan Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">56th Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878941v1</w:t>
+                <w:t xml:space="preserve">hal-04737770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration comportementale des troubles de type TSA et TDAH dans un modèle murin de diabète gestationnel : effet du régime maternel pendant la lactation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Gandon</w:t>
+                <w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème colloque de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658821v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la fonction pancréatique de la descendance allaitée dans un contexte d'hyperglycémie maternelle périnatale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Exploration comportementale des troubles de type TSA et TDAH dans un modèle murin de diabète gestationnel : effet du régime maternel pendant la lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Néonatologie, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">VIème colloque de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843140v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet covering the needs for polyunsaturated fatty acids (pufa) omega-3 (n-3) in pregnant and lactating women allows to increase their levels in breast milk: an open prospective randomized study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
+                <w:t xml:space="preserve">Adaptation de la fonction pancréatique de la descendance allaitée dans un contexte d'hyperglycémie maternelle périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massias Corentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Néonatologie, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737788v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-sensitivity of the offspring exposed in utero to maternal hyperglycemia seems to be modulated in long term by the breast milk composition received during lactation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+                <w:t xml:space="preserve">Diet covering the needs for polyunsaturated fatty acids (pufa) omega-3 (n-3) in pregnant and lactating women allows to increase their levels in breast milk: an open prospective randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">46th ESPEN Congress on Clinical Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761638v1</w:t>
+                <w:t xml:space="preserve">hal-04737788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet covering omega-3 polyunsaturated fatty acids (n-3 pufa) needs in pregnant and breastfeeding women increases their levels in breast milk: open prospective randomized study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
+                <w:t xml:space="preserve">Insulin-sensitivity of the offspring exposed in utero to maternal hyperglycemia seems to be modulated in long term by the breast milk composition received during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Nutrition and Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737770v1</w:t>
+                <w:t xml:space="preserve">hal-04761638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition in utero à l’hyperglycémie maternelle impacte le métabolome/lipidome plasmatique de la descendance à court terme et son homéostasie énergétique à long terme selon la composition du lait maternel reçu pendant la période d’allaitement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L'homéostasie énergétique de la descendance exposée in utero à une hyperglycémie maternelle est modulée à long terme selon la composition du lait maternel reçu pendant la période d'allaitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Dec 2023, Marseile, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF DOHaD, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390468v1</w:t>
+                <w:t xml:space="preserve">hal-04390355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des microARN dans la lactation: exemple d’une analyse fonctionnelle chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue-Beauvais Cathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence autour des ARN non codants: identification et fonctions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférences Sciences Animales Paris Saclay (SAPS), Jan 2023, Jouy-en-Josas (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition du lait maternel en déterminants moléculaires régulateurs de l'homéostasie énergétique est altérée par une hyperglycémie maternelle durant la période périnatale chez la rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L’exposition in utero à l’hyperglycémie maternelle impacte le métabolome/lipidome plasmatique de la descendance à court terme et son homéostasie énergétique à long terme selon la composition du lait maternel reçu pendant la période d’allaitement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galactinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Dec 2023, Marseile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761691v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition du lait maternel en biomarqueurs régulateurs de l'homéostasie énergétique est altérée par une hyperglycémie maternelle durant la période périnatale chez la rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
+                <w:t xml:space="preserve">Une alimentation couvrant les besoins en acides gras polyinsaturés (AGPI) oméga-3 (n-3) chez la femme enceinte et allaitante permet d’augmenter leurs teneurs dans le lait maternel : étude ouverte prospective randomisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov 202</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Galactinov Group, Oct 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390323v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une alimentation couvrant les besoins en acides gras polyinsaturés (AGPI) oméga-3 (n-3) chez la femme enceinte et allaitante permet d’augmenter leurs teneurs dans le lait maternel : étude ouverte prospective randomisée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
+                <w:t xml:space="preserve">La composition du lait maternel en déterminants moléculaires régulateurs de l'homéostasie énergétique est altérée par une hyperglycémie maternelle durant la période périnatale chez la rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737805v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics approaches highlight milk molecules impacting offspring early gut maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">La composition du lait maternel en biomarqueurs régulateurs de l'homéostasie énergétique est altérée par une hyperglycémie maternelle durant la période périnatale chez la rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Milk Genomics Consortium (IMGC) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Milk Genomics Consortium, Davis, CA, USA, Sep 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galactinov Group, Oct 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227272v1</w:t>
+                <w:t xml:space="preserve">hal-04390323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’homéostasie énergétique de la descendance exposée in utéro à une hyperglycémie maternelle est modulée à long terme selon la composition du lait maternel reçu pendant la période d’allaitement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Gandon</w:t>
+                <w:t xml:space="preserve">Omics approaches highlight milk molecules impacting offspring early gut maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Francophone de DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Milk Genomics Consortium (IMGC) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Milk Genomics Consortium, Davis, CA, USA, Sep 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761742v1</w:t>
+                <w:t xml:space="preserve">hal-04227272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homéostasie énergétique de la descendance exposée in utero à une hyperglycémie maternelle est modulée à long terme selon la composition du lait maternel reçu pendant la période d'allaitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L’homéostasie énergétique de la descendance exposée in utéro à une hyperglycémie maternelle est modulée à long terme selon la composition du lait maternel reçu pendant la période d’allaitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gandon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF DOHaD, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès Société Francophone de DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390355v1</w:t>
+                <w:t xml:space="preserve">hal-04761742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration en protéines du lait maternel à la troisième semaine après la naissance et neurodéveloppement des enfants prématurés nourris au lait maternel enrichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11313,415 +11313,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabotype du lait maternel en lien avec la croissance précoce pondérale des enfants nés prématurés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the increase of omega 3 intake during gestation and lactation on offspring in a maternal protein restriction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Moulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Journée de l’animation transversale "Glande mammaire, lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736896v1</w:t>
+                <w:t xml:space="preserve">hal-02735631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métabolomique et ses perspectives en médecine</w:t>
+                <w:t xml:space="preserve">Métabotype du lait maternel en lien avec la croissance précoce pondérale des enfants nés prématurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Association des Pédiatres du Sud de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Serris-Val d’Europe, France</w:t>
+              <w:t xml:space="preserve">XVIII Journée de l’animation transversale "Glande mammaire, lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787628v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic-exposomic approach based in high resolution mass spectrometry to explore complex environmental-health associations: a proof-of-concept study with preterm infants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La métabolomique et ses perspectives en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st annual conference of the International Society for Environmental Epidemiology (ISEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">6ème Congrès Association des Pédiatres du Sud de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Serris-Val d’Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735998v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la production de lait par enrichissement isotopique à l'eau deutérée dans un modèle rongeur : application à une supplémentation en fenugrec pendant la lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sevrin</w:t>
+                <w:t xml:space="preserve">Metabolomic-exposomic approach based in high resolution mass spectrometry to explore complex environmental-health associations: a proof-of-concept study with preterm infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée « Transversalité Glande Mammaire et Lait 2019»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 1280 PhAN. FRA., Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">31st annual conference of the International Society for Environmental Epidemiology (ISEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735622v1</w:t>
+                <w:t xml:space="preserve">hal-02735998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une supplémentation maternelle postnatale en fenugrec augmente la production de lait dans un modèle de rate allaitant 12 ratons.</w:t>
               </w:r>
@@ -11733,77 +11729,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11814,156 +11810,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the increase of omega 3 intake during gestation and lactation on offspring in a maternal protein restriction model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mesure de la production de lait par enrichissement isotopique à l'eau deutérée dans un modèle rongeur : application à une supplémentation en fenugrec pendant la lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Sochard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">journée « Transversalité Glande Mammaire et Lait 2019»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 1280 PhAN. FRA., Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735631v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants.</w:t>
               </w:r>
@@ -12172,73 +12172,85 @@
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Marseille, France. pp.37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast milk lipidome as a predictive component of postnatal growth trajectory in preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12260,124 +12272,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Electrophorèse et d’Analyse Protéomique (SFEAP)- Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Disneyland Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal/fetal metabolomics in intrauterine growth restriction and preterm birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12392,73 +12404,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fetal Physiology Satellite Meeting, 63rd Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Reproductive Investigation (SRI)., Mar 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of multivariate data depending on several factors: ANOVA-PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12500,238 +12512,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème Congrès Chimiométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève (Unige). CHE. Groupe Français de Chimiométrie (GFC), FRA., Jan 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFRP-02 – Recherche expérimentale – Effet mémoire d’une alimentation hyperprotéique chez le raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Hoebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12740,229 +12752,229 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Sociétés Françaises Médico-chirurgicales Pédiatriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1031, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72420-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet mémoire&amp;quot; d'une alimentation hyperprotéique dans un modèle animal de retard de croissance intra-utérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hoebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Coupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules exfoliées du tube digestif de prématurés : expression d’un marqueur de cellule souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12984,110 +12996,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque National des Cellules Souches de l’IFR26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence des composants moléculaires d'une horloge circadienne périphérique (period1, 2, clock, reb-erb-alpha) exprimés par des cellules exfoliées du tube digestif de prématurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13109,150 +13121,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Congrès de la Société Francophone de Chronobiologie (SFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bioavailability of carotenoids is positively related to their polarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Tyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13271,113 +13283,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Animal and Human Nutrition of the Association Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodisponibilite des carotenoides est d'autant plus forte qu'ils sont plus polaires. Etude chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Tyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13396,51 +13408,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13450,716 +13462,716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breastmilk modulates insulin sensitivity in offspring born from hyperglycaemic dams in a rodent model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of DOHaD A Bridge Towards One Health Buenos Aires, Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Buenos Aires (Argentina), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'hyperglycémie maternelle et de la composition du lait sur la fonction incrétine de la descendance chez le rat et criblage in vitro de biomarqueurs du lait sur des lignées de cellules entéro-endocrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary patterns of mothers of preterm infants and its relationship with levels of persistent organic pollutants in their milk during the first month postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of the European Milk Bank Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestationnal diabetes mellitus modifies human milk content in insulin sensitivity-regulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Abderrahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOHaD World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diabète gestationnel induit des modifications de la composition du lait maternel qui pourraient avoir des répercussions sur l'homéostasie énergétique de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Abderrahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fenugreek supplementation impacts mammary gland gene expression in a lactating rat model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14178,113 +14190,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual workshop of the International Society for Research in Human Milk and Lactation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Stocholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un enrichissement maternel en oméga 3 pendant la gestation et la lactation sur la descendance dans un modèle de dénutrition protéique maternelle chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Moulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14299,797 +14311,797 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction protéique périnatale dans un modèle rongeur (rate) sur la production de lait maternel à l’aide de la méthode d’enrichissement isotopique à l’eau deutérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une supplémentation en citrulline sur la production de lait dans un modèle de rate en restriction protéique périnatale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sevrin</w:t>
+                <w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t>
+              <w:t xml:space="preserve">2nd congrès SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741742v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher concentrations of Branched-Chain Amino Acids (BCAA) in breast milk of obese mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Luca</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New formulation for multi-block-partial least squares discriminant analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+                <w:t xml:space="preserve">Effets d’une supplémentation en citrulline sur la production de lait dans un modèle de rate en restriction protéique périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Soumah</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroStat 2016 Congress - 14. Symposium on Statistical Methods for the Food Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. 2016</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801394v1</w:t>
+                <w:t xml:space="preserve">hal-02741742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Hankard</w:t>
+                <w:t xml:space="preserve">New formulation for multi-block-partial least squares discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd congrès SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">AgroStat 2016 Congress - 14. Symposium on Statistical Methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743837v1</w:t>
+                <w:t xml:space="preserve">hal-02801394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastro-intestinal peptides and first meal pattern following energy restriction in a rat model of intra-uterine growth restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Martin-Agnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vianney Haure-Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Coupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Nutrition &amp; Growth Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15099,287 +15111,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Nantes Université. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP du projet &amp;quot;Le lait maternel un nouveau paradigme pour préserver la descendance née de mère ayant développé un diabète gestationnel de la mise en place ultérieure d'un diabète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmani Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId385"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15447,51 +15459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="150B6A5D"/>
+    <w:nsid w:val="309AB737"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15678,51 +15690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-alexandre-gouabau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-9593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183551230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/AppData/Local/Temp/HDR-Alexandre-Gouabau-UMR1280%20PhAN-02082020.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sf-dohad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rfmf.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00396.2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.08.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilderjans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3269" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112571" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9040375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palvadeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180550" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Dellschaft" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Gardner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane H. Keisler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-14-0600" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmaun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00015.2014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Agnoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12163" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTSKCHFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Gall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029947" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660827v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fancal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72103-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JK1RT0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318155a402" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bleiberg-Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nakib" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2004.11.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG1FNKDK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683298v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Brachet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Batifoulier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR200478" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1357-2725(02)00023-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78956ZM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679533v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pasquier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677788v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sapin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dodeman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1357-2725(01)00066-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6M1HBHX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918619v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cha&#239;b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-200010000-00024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feillet Coudray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niculescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourtauchaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Niculescu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0891-5849(99)00096-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXM0XR45-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696749v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.8.1361" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duszka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691963v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696358v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699033v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/53A.2.B133" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simonet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683815v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mekki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1600466" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699032v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1997.1960744.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HFGRFD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684321v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713862v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dodeman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(95)00173-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4Z78FQN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Sochard Agn&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313843v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massias Corentin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098813v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Drean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658821v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie legrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843140v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761638v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390468v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lefebvre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761691v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Suzanne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Croyal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390323v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737805v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761742v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390355v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227446v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736896v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735622v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735559v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moulle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742315v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816903v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816845v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837132v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836584v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313311v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549813v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658944v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533117v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735619v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604132v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-alexandre-gouabau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-9593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183551230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/AppData/Local/Temp/HDR-Alexandre-Gouabau-UMR1280%20PhAN-02082020.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sf-dohad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rfmf.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00396.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.08.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilderjans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3269" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gandon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112571" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9040375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palvadeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180550" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636958v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Dellschaft" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Gardner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane H. Keisler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-14-0600" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Agnoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12163" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTSKCHFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antignac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmaun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00015.2014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Gall" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuester" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029947" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660827v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fancal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72103-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JK1RT0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318155a402" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bleiberg-Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nakib" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2004.11.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG1FNKDK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683298v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Brachet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Batifoulier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR200478" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1357-2725(02)00023-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78956ZM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679533v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pasquier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677788v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sapin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dodeman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1357-2725(01)00066-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6M1HBHX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918619v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cha&#239;b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-200010000-00024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feillet Coudray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niculescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourtauchaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Niculescu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0891-5849(99)00096-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXM0XR45-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698343v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simonet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duszka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696749v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.8.1361" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/53A.2.B133" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683815v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mekki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1600466" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699032v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1997.1960744.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HFGRFD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684321v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713862v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dodeman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(95)00173-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4Z78FQN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098813v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Drean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Sochard Agn&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massias Corentin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313843v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737770v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658821v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie legrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843140v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737788v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761638v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390355v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lefebvre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737805v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761691v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Suzanne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Croyal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390323v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761742v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227446v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735631v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moulle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736896v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735559v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735622v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C5MNGQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742315v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816903v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836584v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313311v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549813v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658944v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533117v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736322v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735619v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743837v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743026v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741742v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604132v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>