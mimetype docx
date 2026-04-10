--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.59375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Cécile ALVAREZ-HERAULT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Grenoble INP-UGAG2ElabENSE3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-cecile-alvarez-herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5813-7454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an associate professor at the University Grenoble Alpes and co-head of the power systems team (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYREL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) at the Grenoble Electrical Engineering Laboratory (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2Elab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. My main research area concerns distribution system planning under uncertainties with distributed energy resources and flexibilities. I am also the Enedis (major French DSO) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> industrial chair holder, defining and supervising R&D projects related to the future evolution of distribution systems. I am involved in national (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRT-SNRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and international (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IEEE General Meetings) working groups, am a member of the technical committee of CIRED and general secretary of the association </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think SmartGrids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi energy optimization for sector coupling decarbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, France. pp.3110-3114, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECISION SUPPORT TOOL FOR THE DEVELOPMENT OF POWER DISTRIBUTION NETWORKS BASED ON AI PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING LOCAL RENEWABLE ENERGY TO ENERGISE A MICROGRID: IMPACT OF THE SHARE OF GRID FORMING INVERTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jarrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.10338, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMPARATIVE STUDY OF OPTIMAL PLANNING OF DISTRIBUTION SYSTEMS: AC/DC ARCHITECTURE VS. CONVENTIONAL STRATEGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Roma, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of a power electronics-based voltage regulating device to support the integration of photovoltaics and electric vehicles in LV grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vieira Reinert Frello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trimbur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing AC Low-Voltage Topologies for a Non-Electrified Area – A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10408246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING METHODS FOR DC LATERAL ELECTRIFICATION IN RURAL AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on distribution network planning practices in the context of a high penetration of distributed energy resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python-Based Planning Tool for LVAC Rural Electrification: Cluster Phase Balancing and Radial Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10407500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and Design of a DC-DC Converter for Decentralized DC Microgrids in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de genie electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converter driven stability in adistribution grid wit high penetration of inverter based generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huynh Minh Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Arshpreet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF LINKY SMART METER DATA TO ENHANCE THE DIVERSITY FACTOR ASSESSMENT IN REAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gourguechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Microgrid Planning Strategies for an Isolated Village - A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 49th Annual Conference of the IEEE Industrial Electronics Society (IECON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, SINGAPOUR, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV and PV Capacity Management to Increase Hosting Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability-based optimal number of PMUs for profitable fault location on MV feeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized and Communication-free Control Algorithm of DC Microgrids for the Electrification of Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE ECCE 2022 : 24th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Planning to Evolve Smart Grids with Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos-Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Workshop on Artificial Intelligence for Knowledge Management (AI4KMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, QC, Canada. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96592-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Planning of LVAC for Microgrid Topologies With PV-Storage in Rural Areas – Cases Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT8 – Monitoring and Control of LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Toledo Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsugihiko Masaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING OF LOW VOLTAGE AC/DC MICROGRID FOR UN-ELECTRIFIED AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey based on the state of the art and perspectives in the monitoring and the control of LV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Jorge Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Fereidunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSITIVITY OF LV GRID PLANNING TO LOAD MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids planning for rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investments in electricity distribution networks: a real options approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu-Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, COVID, and Climate Change, 1st IAEE Online Conference, June 7-9, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Planning of Flexible Distribution Grids under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RTSI (Research and Technologies for Society and Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated PV and Battery Energy Storage in LVAC for a Rural Village: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vai Vannak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bun Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khon Kimsrornn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 The 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Milano, Italy. pp.1602--1607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of low voltage AC/DC microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive framework for PV integration with an OLTC in a rural distribution grid within the SMAP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahana Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lagouardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of storage systems on the planning studies of low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moiseeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel&amp;quot; (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Planning Tool for Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of storage and PV in the DSO power losses cost assessment method for LV planning studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering local photovoltaic production in planning studies for low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel” (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low-Voltage Distribution Systems with Uncertainty on Load Demand in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Distribution System Planning under Load Demand Uncertainty: Growth Rate with Connection of New Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network planning under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Integration of PV-Battery Energy Storage for Urban Area in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Decentralized PV-BES and Centralized BES for Rural Village in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low Voltage Distribution Systems with Uncertainty on Load Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference on Energy Engineering (RCEnE2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phnom Penh, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Planning of Urban Distribution Network Considering its Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Load Shedding for Distribution Grids Investments Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtailment of distribution-side power generation for primary substation investment deferral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational vs. Structural Strategies for Distribution Grid Planning in Smart Grids Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech Eindhoven 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic impact on the DG insertion rate of storage system facilities in LV network planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the superconducting fault current limiters in distribution network architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal DG indicator to quantify the efficiency of Smart Grid solutions regarding renewable penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miguel Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electr Power Energ Syst (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible architecture to integrate renewables in electric distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architectures and operation modes of Distribution Network to increase DG integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accomodating higher dg penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Long Term Planning Methods Comparison With Respect to DG Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SUP 2008 (Innovation for Sustainable Production)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical introduction of uncertainty into long term distribution systems decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ionescu Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101711. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2025.101711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation Model: A Novel Methodology to Estimate Customers’ Profiles in a Low-Voltage Distribution Grid Equipped with Smart Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.142. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15030142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Electrification Model to End Energy Poverty: An example from a novel rural electrification approach in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electrification Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mele.2023.3264922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Low Voltage Microgrid Planning Methodology for Rural Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal AC/DC distribution systems expansion planning from DSO's perspective considering constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (5), pp.3417--3428. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3277089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Planning of Electrical Distribution Grids: How Load Uncertainty and Flexibility Affect the Investment Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (16), pp.6084. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15166084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a DC Microgrid with Decentralized Production and Storage: From the Lab to Field Deployment in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Ranaivoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Origio Rabarivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archille Elia Befeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.6727. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15186727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Low-voltage Distribution Topology with Integration of PV and Storage for Rural Electrification in Developing Countries: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Power Systems and Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.531--539. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35833/mpce.2019.000141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating storage in planning of LV distribution networks with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.6533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of renewable generation to account for uncertainties in interconnection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (10), pp.e12091. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2050-7038.12091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF LVAC DISTRIBUTION SYSTEM WITH PV AND CENTRALIZED BATTERY ENERGY STORAGE INTEGRATION-A CASE STUDY OF CAMBODIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Southeast Asian Nations (ASEAN) Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/aej.v9.15509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic integration of demand response and reconfiguration in distribution network expansion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (20), pp.4536--4545. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.5833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2017.2695401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion model of distribution network planning rules considering distributed generation curtailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.385--393. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.5603904. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2013.2244933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Network Architecture to Increase DG Insertion in Electrical Distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.905 - 914. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2071887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network reconfiguration. Temporal reconfiguration of electrical networks for energy losses reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.427 - 461. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.427-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Meshed Distribution Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution System Planning: Evolution of Methodologies and Digital Tools for Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2023, 978-1-394-20946-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution: Évolution des méthodes et outils numériques pour la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Group, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution flexibles sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03293532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and system for determining the structure of an electricity transmission grid and associated computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Lamoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : . 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détermination de la structure d'un réseau de distribution d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1004580. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures, planification et reconfiguration des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.157-220, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Planning and Reconfiguration of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smartgrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.131-196, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2012, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristique des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science/Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURES DES RÉSEAUX DE DISTRIBUTION DU FUTUR EN PRÉSENCE DE PRODUCTION DÉCENTRALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00471172v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.59375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Cécile ALVAREZ-HERAULT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Grenoble INP-UGAG2ElabENSE3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-cecile-alvarez-herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5813-7454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an associate professor at the University Grenoble Alpes and co-head of the power systems team (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYREL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) at the Grenoble Electrical Engineering Laboratory (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2Elab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. My main research area concerns distribution system planning under uncertainties with distributed energy resources and flexibilities. I am also the Enedis (major French DSO) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> industrial chair holder, defining and supervising R&D projects related to the future evolution of distribution systems. I am involved in national (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRT-SNRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and international (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IEEE General Meetings) working groups, am a member of the technical committee of CIRED and general secretary of the association </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think SmartGrids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electric Vehicle Charging Profiles for Grid Studies in Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi energy optimization for sector coupling decarbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, France. pp.3110-3114, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECISION SUPPORT TOOL FOR THE DEVELOPMENT OF POWER DISTRIBUTION NETWORKS BASED ON AI PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING LOCAL RENEWABLE ENERGY TO ENERGISE A MICROGRID: IMPACT OF THE SHARE OF GRID FORMING INVERTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jarrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.10338, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python-Based Planning Tool for LVAC Rural Electrification: Cluster Phase Balancing and Radial Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10407500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and Design of a DC-DC Converter for Decentralized DC Microgrids in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de genie electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing AC Low-Voltage Topologies for a Non-Electrified Area – A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10408246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMPARATIVE STUDY OF OPTIMAL PLANNING OF DISTRIBUTION SYSTEMS: AC/DC ARCHITECTURE VS. CONVENTIONAL STRATEGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Roma, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of a power electronics-based voltage regulating device to support the integration of photovoltaics and electric vehicles in LV grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vieira Reinert Frello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trimbur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING METHODS FOR DC LATERAL ELECTRIFICATION IN RURAL AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on distribution network planning practices in the context of a high penetration of distributed energy resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Microgrid Planning Strategies for an Isolated Village - A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 49th Annual Conference of the IEEE Industrial Electronics Society (IECON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, SINGAPOUR, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converter driven stability in adistribution grid wit high penetration of inverter based generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huynh Minh Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Arshpreet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability-based optimal number of PMUs for profitable fault location on MV feeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV and PV Capacity Management to Increase Hosting Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF LINKY SMART METER DATA TO ENHANCE THE DIVERSITY FACTOR ASSESSMENT IN REAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gourguechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized and Communication-free Control Algorithm of DC Microgrids for the Electrification of Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE ECCE 2022 : 24th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Planning to Evolve Smart Grids with Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos-Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Workshop on Artificial Intelligence for Knowledge Management (AI4KMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, QC, Canada. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96592-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Planning of LVAC for Microgrid Topologies With PV-Storage in Rural Areas – Cases Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT8 – Monitoring and Control of LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Toledo Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsugihiko Masaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey based on the state of the art and perspectives in the monitoring and the control of LV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Jorge Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Fereidunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING OF LOW VOLTAGE AC/DC MICROGRID FOR UN-ELECTRIFIED AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSITIVITY OF LV GRID PLANNING TO LOAD MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids planning for rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investments in electricity distribution networks: a real options approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu-Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, COVID, and Climate Change, 1st IAEE Online Conference, June 7-9, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Planning of Flexible Distribution Grids under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RTSI (Research and Technologies for Society and Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of low voltage AC/DC microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated PV and Battery Energy Storage in LVAC for a Rural Village: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vai Vannak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bun Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khon Kimsrornn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 The 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Milano, Italy. pp.1602--1607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel&amp;quot; (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Planning Tool for Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive framework for PV integration with an OLTC in a rural distribution grid within the SMAP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahana Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lagouardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moiseeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of storage systems on the planning studies of low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of storage and PV in the DSO power losses cost assessment method for LV planning studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering local photovoltaic production in planning studies for low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel” (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low-Voltage Distribution Systems with Uncertainty on Load Demand in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network planning under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Integration of PV-Battery Energy Storage for Urban Area in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Distribution System Planning under Load Demand Uncertainty: Growth Rate with Connection of New Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Decentralized PV-BES and Centralized BES for Rural Village in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low Voltage Distribution Systems with Uncertainty on Load Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference on Energy Engineering (RCEnE2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phnom Penh, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtailment of distribution-side power generation for primary substation investment deferral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Planning of Urban Distribution Network Considering its Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Load Shedding for Distribution Grids Investments Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational vs. Structural Strategies for Distribution Grid Planning in Smart Grids Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech Eindhoven 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic impact on the DG insertion rate of storage system facilities in LV network planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal DG indicator to quantify the efficiency of Smart Grid solutions regarding renewable penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the superconducting fault current limiters in distribution network architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miguel Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electr Power Energ Syst (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible architecture to integrate renewables in electric distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architectures and operation modes of Distribution Network to increase DG integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accomodating higher dg penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Long Term Planning Methods Comparison With Respect to DG Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SUP 2008 (Innovation for Sustainable Production)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical introduction of uncertainty into long term distribution systems decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ionescu Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101711. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2025.101711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation Model: A Novel Methodology to Estimate Customers’ Profiles in a Low-Voltage Distribution Grid Equipped with Smart Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.142. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15030142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Electrification Model to End Energy Poverty: An example from a novel rural electrification approach in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electrification Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mele.2023.3264922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Low Voltage Microgrid Planning Methodology for Rural Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal AC/DC distribution systems expansion planning from DSO's perspective considering constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (5), pp.3417--3428. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3277089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Planning of Electrical Distribution Grids: How Load Uncertainty and Flexibility Affect the Investment Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (16), pp.6084. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15166084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a DC Microgrid with Decentralized Production and Storage: From the Lab to Field Deployment in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Ranaivoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Origio Rabarivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archille Elia Befeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.6727. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15186727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Low-voltage Distribution Topology with Integration of PV and Storage for Rural Electrification in Developing Countries: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Power Systems and Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.531--539. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35833/mpce.2019.000141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of renewable generation to account for uncertainties in interconnection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (10), pp.e12091. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2050-7038.12091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating storage in planning of LV distribution networks with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.6533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF LVAC DISTRIBUTION SYSTEM WITH PV AND CENTRALIZED BATTERY ENERGY STORAGE INTEGRATION-A CASE STUDY OF CAMBODIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Southeast Asian Nations (ASEAN) Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/aej.v9.15509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic integration of demand response and reconfiguration in distribution network expansion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (20), pp.4536--4545. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.5833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2017.2695401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion model of distribution network planning rules considering distributed generation curtailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.385--393. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.5603904. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2013.2244933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Network Architecture to Increase DG Insertion in Electrical Distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.905 - 914. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2071887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network reconfiguration. Temporal reconfiguration of electrical networks for energy losses reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.427 - 461. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.427-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Meshed Distribution Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution System Planning: Evolution of Methodologies and Digital Tools for Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2023, 978-1-394-20946-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution: Évolution des méthodes et outils numériques pour la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Group, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution flexibles sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03293532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and system for determining the structure of an electricity transmission grid and associated computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Lamoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : . 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détermination de la structure d'un réseau de distribution d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1004580. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Planning and Reconfiguration of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smartgrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.131-196, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures, planification et reconfiguration des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.157-220, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2012, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristique des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science/Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURES DES RÉSEAUX DE DISTRIBUTION DU FUTUR EN PRÉSENCE DE PRODUCTION DÉCENTRALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00471172v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F5EF74E"/>
+    <w:nsid w:val="27F8A39B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-alvarez-herault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5813-7454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/syrel-systems-and-electrical-network" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondation-grenoble-inp.fr/nos-actions/chaire-smartgrids/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anrt.asso.fr/fr/snre-32334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cired.net/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinksmartgrids.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Jarrai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pompee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0449" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Farias de Barros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez Herault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04134972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vieira Reinert Frello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lavaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trimbur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhith Chhlonh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10408246" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saincy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10407500" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Minh Phuong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Arshpreet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos Milis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gourguechon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120827v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos-Paez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96592-1_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grujic Milosevic Marina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Madureira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Toledo Orozco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsugihiko Masaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377601v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Jorge Mendes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Fereidunian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Garry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Glorieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Yon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Kon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu-Riffaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259963v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vai Vannak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khon Kimsrornn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fichtner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahana Bernier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lagouardat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171801v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536922v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566771v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497682v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Battegay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744912v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Medina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bienia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ionescu Riffaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raison" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2025.101711" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905026v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15030142" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Saux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mele.2023.3264922" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032841" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3277089" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166084" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Ranaivoson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Origio Rabarivao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archille Elia Befeno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186727" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260252v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/mpce.2019.000141" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509506v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsaid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.6533" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12091" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905014v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/aej.v9.15509" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278151v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.5833" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Alvarez-Herault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadjsaid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.01.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2244933" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814622v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.10.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFNWMQ70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611146v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2071887" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roupioz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.427-461" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MLP6ST9W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad Chardin-Segui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03293532v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mari&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lamoudi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611679v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022858v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736572v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471172v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-alvarez-herault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5813-7454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/syrel-systems-and-electrical-network" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondation-grenoble-inp.fr/nos-actions/chaire-smartgrids/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anrt.asso.fr/fr/snre-32334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cired.net/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinksmartgrids.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Jarrai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pompee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10407500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493346v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhith Chhlonh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10408246" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Farias de Barros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez Herault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04134972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vieira Reinert Frello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lavaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trimbur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saincy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Minh Phuong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Arshpreet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos Milis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gourguechon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120827v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos-Paez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96592-1_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960511" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grujic Milosevic Marina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Madureira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Toledo Orozco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsugihiko Masaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Jorge Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Fereidunian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laize" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Garry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Glorieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Yon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Kon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638761v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dib" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu-Riffaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fichtner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vai Vannak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Long" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khon Kimsrornn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahana Bernier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lagouardat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196298v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167491v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196182v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Battegay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Medina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bienia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ionescu Riffaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2025.101711" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15030142" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Saux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mele.2023.3264922" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032841" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3277089" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dib" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166084" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Ranaivoson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Origio Rabarivao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archille Elia Befeno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186727" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/mpce.2019.000141" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12091" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509506v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsaid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.6533" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/aej.v9.15509" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278151v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.5833" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Alvarez-Herault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadjsaid" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.01.035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981452v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2244933" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814622v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.10.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFNWMQ70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611146v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2071887" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roupioz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.427-461" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MLP6ST9W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad Chardin-Segui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03293532v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mari&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lamoudi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737105v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022858v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471172v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>