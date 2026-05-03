--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.59375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Cécile ALVAREZ-HERAULT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Grenoble INP-UGAG2ElabENSE3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-cecile-alvarez-herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5813-7454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an associate professor at the University Grenoble Alpes and co-head of the power systems team (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYREL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) at the Grenoble Electrical Engineering Laboratory (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2Elab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. My main research area concerns distribution system planning under uncertainties with distributed energy resources and flexibilities. I am also the Enedis (major French DSO) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> industrial chair holder, defining and supervising R&D projects related to the future evolution of distribution systems. I am involved in national (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRT-SNRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and international (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IEEE General Meetings) working groups, am a member of the technical committee of CIRED and general secretary of the association </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think SmartGrids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electric Vehicle Charging Profiles for Grid Studies in Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi energy optimization for sector coupling decarbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, France. pp.3110-3114, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECISION SUPPORT TOOL FOR THE DEVELOPMENT OF POWER DISTRIBUTION NETWORKS BASED ON AI PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING LOCAL RENEWABLE ENERGY TO ENERGISE A MICROGRID: IMPACT OF THE SHARE OF GRID FORMING INVERTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jarrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.10338, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python-Based Planning Tool for LVAC Rural Electrification: Cluster Phase Balancing and Radial Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10407500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and Design of a DC-DC Converter for Decentralized DC Microgrids in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de genie electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing AC Low-Voltage Topologies for a Non-Electrified Area – A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10408246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMPARATIVE STUDY OF OPTIMAL PLANNING OF DISTRIBUTION SYSTEMS: AC/DC ARCHITECTURE VS. CONVENTIONAL STRATEGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Roma, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of a power electronics-based voltage regulating device to support the integration of photovoltaics and electric vehicles in LV grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vieira Reinert Frello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trimbur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING METHODS FOR DC LATERAL ELECTRIFICATION IN RURAL AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on distribution network planning practices in the context of a high penetration of distributed energy resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Microgrid Planning Strategies for an Isolated Village - A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 49th Annual Conference of the IEEE Industrial Electronics Society (IECON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, SINGAPOUR, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converter driven stability in adistribution grid wit high penetration of inverter based generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huynh Minh Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Arshpreet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability-based optimal number of PMUs for profitable fault location on MV feeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV and PV Capacity Management to Increase Hosting Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF LINKY SMART METER DATA TO ENHANCE THE DIVERSITY FACTOR ASSESSMENT IN REAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gourguechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized and Communication-free Control Algorithm of DC Microgrids for the Electrification of Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE ECCE 2022 : 24th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Planning to Evolve Smart Grids with Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos-Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Workshop on Artificial Intelligence for Knowledge Management (AI4KMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, QC, Canada. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96592-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Planning of LVAC for Microgrid Topologies With PV-Storage in Rural Areas – Cases Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT8 – Monitoring and Control of LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Toledo Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsugihiko Masaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey based on the state of the art and perspectives in the monitoring and the control of LV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Jorge Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Fereidunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING OF LOW VOLTAGE AC/DC MICROGRID FOR UN-ELECTRIFIED AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSITIVITY OF LV GRID PLANNING TO LOAD MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids planning for rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investments in electricity distribution networks: a real options approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu-Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, COVID, and Climate Change, 1st IAEE Online Conference, June 7-9, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Planning of Flexible Distribution Grids under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RTSI (Research and Technologies for Society and Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of low voltage AC/DC microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated PV and Battery Energy Storage in LVAC for a Rural Village: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vai Vannak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bun Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khon Kimsrornn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 The 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Milano, Italy. pp.1602--1607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel&amp;quot; (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Planning Tool for Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive framework for PV integration with an OLTC in a rural distribution grid within the SMAP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahana Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lagouardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moiseeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of storage systems on the planning studies of low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of storage and PV in the DSO power losses cost assessment method for LV planning studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering local photovoltaic production in planning studies for low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel” (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low-Voltage Distribution Systems with Uncertainty on Load Demand in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network planning under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Integration of PV-Battery Energy Storage for Urban Area in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Distribution System Planning under Load Demand Uncertainty: Growth Rate with Connection of New Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Decentralized PV-BES and Centralized BES for Rural Village in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low Voltage Distribution Systems with Uncertainty on Load Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference on Energy Engineering (RCEnE2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phnom Penh, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtailment of distribution-side power generation for primary substation investment deferral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Planning of Urban Distribution Network Considering its Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Load Shedding for Distribution Grids Investments Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational vs. Structural Strategies for Distribution Grid Planning in Smart Grids Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech Eindhoven 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic impact on the DG insertion rate of storage system facilities in LV network planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal DG indicator to quantify the efficiency of Smart Grid solutions regarding renewable penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the superconducting fault current limiters in distribution network architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miguel Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electr Power Energ Syst (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible architecture to integrate renewables in electric distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architectures and operation modes of Distribution Network to increase DG integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accomodating higher dg penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Long Term Planning Methods Comparison With Respect to DG Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SUP 2008 (Innovation for Sustainable Production)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical introduction of uncertainty into long term distribution systems decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ionescu Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101711. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2025.101711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation Model: A Novel Methodology to Estimate Customers’ Profiles in a Low-Voltage Distribution Grid Equipped with Smart Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.142. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15030142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Electrification Model to End Energy Poverty: An example from a novel rural electrification approach in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electrification Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mele.2023.3264922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Low Voltage Microgrid Planning Methodology for Rural Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal AC/DC distribution systems expansion planning from DSO's perspective considering constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (5), pp.3417--3428. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3277089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Planning of Electrical Distribution Grids: How Load Uncertainty and Flexibility Affect the Investment Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (16), pp.6084. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15166084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a DC Microgrid with Decentralized Production and Storage: From the Lab to Field Deployment in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Ranaivoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Origio Rabarivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archille Elia Befeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.6727. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15186727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Low-voltage Distribution Topology with Integration of PV and Storage for Rural Electrification in Developing Countries: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Power Systems and Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.531--539. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35833/mpce.2019.000141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of renewable generation to account for uncertainties in interconnection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (10), pp.e12091. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2050-7038.12091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating storage in planning of LV distribution networks with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.6533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF LVAC DISTRIBUTION SYSTEM WITH PV AND CENTRALIZED BATTERY ENERGY STORAGE INTEGRATION-A CASE STUDY OF CAMBODIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Southeast Asian Nations (ASEAN) Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/aej.v9.15509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic integration of demand response and reconfiguration in distribution network expansion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (20), pp.4536--4545. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.5833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2017.2695401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion model of distribution network planning rules considering distributed generation curtailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.385--393. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.5603904. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2013.2244933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Network Architecture to Increase DG Insertion in Electrical Distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.905 - 914. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2071887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network reconfiguration. Temporal reconfiguration of electrical networks for energy losses reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.427 - 461. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.427-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Meshed Distribution Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution System Planning: Evolution of Methodologies and Digital Tools for Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2023, 978-1-394-20946-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution: Évolution des méthodes et outils numériques pour la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Group, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution flexibles sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03293532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and system for determining the structure of an electricity transmission grid and associated computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Lamoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : . 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détermination de la structure d'un réseau de distribution d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1004580. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Planning and Reconfiguration of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smartgrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.131-196, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures, planification et reconfiguration des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.157-220, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2012, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristique des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science/Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURES DES RÉSEAUX DE DISTRIBUTION DU FUTUR EN PRÉSENCE DE PRODUCTION DÉCENTRALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00471172v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.59375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Cécile ALVAREZ-HERAULT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Grenoble INP-UGAG2ElabENSE3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-cecile-alvarez-herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5813-7454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an associate professor at the University Grenoble Alpes and co-head of the power systems team (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYREL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) at the Grenoble Electrical Engineering Laboratory (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2Elab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. My main research area concerns distribution system planning under uncertainties with distributed energy resources and flexibilities. I am also the Enedis (major French DSO) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> industrial chair holder, defining and supervising R&D projects related to the future evolution of distribution systems. I am involved in national (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRT-SNRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and international (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IEEE General Meetings) working groups, am a member of the technical committee of CIRED and general secretary of the association </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think SmartGrids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electric Vehicle Charging Profiles for Grid Studies in Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi energy optimization for sector coupling decarbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, France. pp.3110-3114, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMPARATIVE STUDY OF OPTIMAL PLANNING OF DISTRIBUTION SYSTEMS: AC/DC ARCHITECTURE VS. CONVENTIONAL STRATEGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Roma, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of a power electronics-based voltage regulating device to support the integration of photovoltaics and electric vehicles in LV grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vieira Reinert Frello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trimbur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python-Based Planning Tool for LVAC Rural Electrification: Cluster Phase Balancing and Radial Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10407500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and Design of a DC-DC Converter for Decentralized DC Microgrids in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de genie electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing AC Low-Voltage Topologies for a Non-Electrified Area – A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10408246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING METHODS FOR DC LATERAL ELECTRIFICATION IN RURAL AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on distribution network planning practices in the context of a high penetration of distributed energy resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Microgrid Planning Strategies for an Isolated Village - A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 49th Annual Conference of the IEEE Industrial Electronics Society (IECON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, SINGAPOUR, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converter driven stability in adistribution grid wit high penetration of inverter based generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huynh Minh Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Arshpreet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability-based optimal number of PMUs for profitable fault location on MV feeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV and PV Capacity Management to Increase Hosting Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF LINKY SMART METER DATA TO ENHANCE THE DIVERSITY FACTOR ASSESSMENT IN REAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gourguechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECISION SUPPORT TOOL FOR THE DEVELOPMENT OF POWER DISTRIBUTION NETWORKS BASED ON AI PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING LOCAL RENEWABLE ENERGY TO ENERGISE A MICROGRID: IMPACT OF THE SHARE OF GRID FORMING INVERTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jarrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.10338, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized and Communication-free Control Algorithm of DC Microgrids for the Electrification of Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE ECCE 2022 : 24th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Planning to Evolve Smart Grids with Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos-Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Workshop on Artificial Intelligence for Knowledge Management (AI4KMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, QC, Canada. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96592-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Planning of LVAC for Microgrid Topologies With PV-Storage in Rural Areas – Cases Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING OF LOW VOLTAGE AC/DC MICROGRID FOR UN-ELECTRIFIED AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey based on the state of the art and perspectives in the monitoring and the control of LV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Jorge Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Fereidunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSITIVITY OF LV GRID PLANNING TO LOAD MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids planning for rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investments in electricity distribution networks: a real options approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu-Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, COVID, and Climate Change, 1st IAEE Online Conference, June 7-9, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Planning of Flexible Distribution Grids under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RTSI (Research and Technologies for Society and Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT8 – Monitoring and Control of LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Toledo Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsugihiko Masaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of low voltage AC/DC microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated PV and Battery Energy Storage in LVAC for a Rural Village: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vai Vannak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bun Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khon Kimsrornn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 The 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Milano, Italy. pp.1602--1607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive framework for PV integration with an OLTC in a rural distribution grid within the SMAP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahana Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lagouardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moiseeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of storage systems on the planning studies of low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel&amp;quot; (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Planning Tool for Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of storage and PV in the DSO power losses cost assessment method for LV planning studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering local photovoltaic production in planning studies for low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel” (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Distribution System Planning under Load Demand Uncertainty: Growth Rate with Connection of New Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network planning under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Integration of PV-Battery Energy Storage for Urban Area in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Decentralized PV-BES and Centralized BES for Rural Village in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low-Voltage Distribution Systems with Uncertainty on Load Demand in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low Voltage Distribution Systems with Uncertainty on Load Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference on Energy Engineering (RCEnE2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phnom Penh, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtailment of distribution-side power generation for primary substation investment deferral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Planning of Urban Distribution Network Considering its Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Load Shedding for Distribution Grids Investments Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic impact on the DG insertion rate of storage system facilities in LV network planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational vs. Structural Strategies for Distribution Grid Planning in Smart Grids Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech Eindhoven 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the superconducting fault current limiters in distribution network architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal DG indicator to quantify the efficiency of Smart Grid solutions regarding renewable penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miguel Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible architecture to integrate renewables in electric distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electr Power Energ Syst (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architectures and operation modes of Distribution Network to increase DG integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accomodating higher dg penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Long Term Planning Methods Comparison With Respect to DG Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SUP 2008 (Innovation for Sustainable Production)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical introduction of uncertainty into long term distribution systems decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ionescu Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101711. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2025.101711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation Model: A Novel Methodology to Estimate Customers’ Profiles in a Low-Voltage Distribution Grid Equipped with Smart Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.142. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15030142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Electrification Model to End Energy Poverty: An example from a novel rural electrification approach in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electrification Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mele.2023.3264922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Low Voltage Microgrid Planning Methodology for Rural Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal AC/DC distribution systems expansion planning from DSO's perspective considering constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (5), pp.3417--3428. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3277089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Planning of Electrical Distribution Grids: How Load Uncertainty and Flexibility Affect the Investment Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (16), pp.6084. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15166084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a DC Microgrid with Decentralized Production and Storage: From the Lab to Field Deployment in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Ranaivoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Origio Rabarivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archille Elia Befeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.6727. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15186727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Low-voltage Distribution Topology with Integration of PV and Storage for Rural Electrification in Developing Countries: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Power Systems and Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.531--539. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35833/mpce.2019.000141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating storage in planning of LV distribution networks with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.6533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of renewable generation to account for uncertainties in interconnection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (10), pp.e12091. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2050-7038.12091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF LVAC DISTRIBUTION SYSTEM WITH PV AND CENTRALIZED BATTERY ENERGY STORAGE INTEGRATION-A CASE STUDY OF CAMBODIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Southeast Asian Nations (ASEAN) Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/aej.v9.15509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2017.2695401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion model of distribution network planning rules considering distributed generation curtailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.385--393. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic integration of demand response and reconfiguration in distribution network expansion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (20), pp.4536--4545. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.5833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.5603904. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2013.2244933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Network Architecture to Increase DG Insertion in Electrical Distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.905 - 914. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2071887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network reconfiguration. Temporal reconfiguration of electrical networks for energy losses reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.427 - 461. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.427-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Meshed Distribution Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution System Planning: Evolution of Methodologies and Digital Tools for Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2023, 978-1-394-20946-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution: Évolution des méthodes et outils numériques pour la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Group, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution flexibles sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03293532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and system for determining the structure of an electricity transmission grid and associated computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Lamoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : . 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détermination de la structure d'un réseau de distribution d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1004580. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Planning and Reconfiguration of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smartgrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.131-196, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures, planification et reconfiguration des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.157-220, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2012, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristique des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science/Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURES DES RÉSEAUX DE DISTRIBUTION DU FUTUR EN PRÉSENCE DE PRODUCTION DÉCENTRALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00471172v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27F8A39B"/>
+    <w:nsid w:val="16CC5B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-alvarez-herault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5813-7454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/syrel-systems-and-electrical-network" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondation-grenoble-inp.fr/nos-actions/chaire-smartgrids/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anrt.asso.fr/fr/snre-32334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cired.net/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinksmartgrids.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Jarrai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pompee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10407500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493346v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhith Chhlonh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10408246" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Farias de Barros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez Herault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04134972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vieira Reinert Frello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lavaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trimbur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saincy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Minh Phuong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Arshpreet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos Milis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gourguechon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120827v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos-Paez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96592-1_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960511" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grujic Milosevic Marina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Madureira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Toledo Orozco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsugihiko Masaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Jorge Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Fereidunian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laize" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Garry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Glorieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Yon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Kon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638761v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dib" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu-Riffaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fichtner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vai Vannak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Long" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khon Kimsrornn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahana Bernier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lagouardat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196298v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167491v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196182v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Battegay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Medina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bienia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ionescu Riffaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2025.101711" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15030142" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Saux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mele.2023.3264922" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032841" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3277089" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dib" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166084" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Ranaivoson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Origio Rabarivao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archille Elia Befeno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186727" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/mpce.2019.000141" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12091" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509506v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsaid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.6533" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/aej.v9.15509" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278151v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.5833" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Alvarez-Herault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadjsaid" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.01.035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981452v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2244933" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814622v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.10.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFNWMQ70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611146v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2071887" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roupioz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.427-461" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MLP6ST9W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad Chardin-Segui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03293532v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mari&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lamoudi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737105v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022858v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471172v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-alvarez-herault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5813-7454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/syrel-systems-and-electrical-network" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondation-grenoble-inp.fr/nos-actions/chaire-smartgrids/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anrt.asso.fr/fr/snre-32334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cired.net/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinksmartgrids.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Farias de Barros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez Herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04134972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vieira Reinert Frello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lavaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trimbur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10407500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhith Chhlonh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10408246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saincy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Minh Phuong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Arshpreet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos Milis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gourguechon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Jarrai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pompee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0449" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120827v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos-Paez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96592-1_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960511" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Madureira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Jorge Mendes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grujic Milosevic Marina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Fereidunian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Garry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Glorieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Yon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Kon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu-Riffaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Toledo Orozco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsugihiko Masaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fichtner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vai Vannak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Long" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khon Kimsrornn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157669v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahana Bernier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lagouardat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172302v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982647v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Battegay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Medina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bienia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ionescu Riffaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2025.101711" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15030142" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Saux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mele.2023.3264922" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032841" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3277089" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dib" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166084" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Ranaivoson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Origio Rabarivao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archille Elia Befeno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186727" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/mpce.2019.000141" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsaid" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.6533" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12091" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/aej.v9.15509" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Alvarez-Herault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadjsaid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.01.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278151v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.5833" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981452v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2244933" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814622v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.10.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFNWMQ70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611146v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2071887" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roupioz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.427-461" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MLP6ST9W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad Chardin-Segui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03293532v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mari&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lamoudi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737105v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022858v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471172v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>