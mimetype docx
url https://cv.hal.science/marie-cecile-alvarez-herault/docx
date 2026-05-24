--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.59375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Cécile ALVAREZ-HERAULT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Grenoble INP-UGAG2ElabENSE3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-cecile-alvarez-herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5813-7454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an associate professor at the University Grenoble Alpes and co-head of the power systems team (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYREL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) at the Grenoble Electrical Engineering Laboratory (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2Elab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. My main research area concerns distribution system planning under uncertainties with distributed energy resources and flexibilities. I am also the Enedis (major French DSO) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> industrial chair holder, defining and supervising R&D projects related to the future evolution of distribution systems. I am involved in national (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRT-SNRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and international (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IEEE General Meetings) working groups, am a member of the technical committee of CIRED and general secretary of the association </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think SmartGrids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electric Vehicle Charging Profiles for Grid Studies in Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi energy optimization for sector coupling decarbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, France. pp.3110-3114, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMPARATIVE STUDY OF OPTIMAL PLANNING OF DISTRIBUTION SYSTEMS: AC/DC ARCHITECTURE VS. CONVENTIONAL STRATEGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Roma, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of a power electronics-based voltage regulating device to support the integration of photovoltaics and electric vehicles in LV grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vieira Reinert Frello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trimbur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python-Based Planning Tool for LVAC Rural Electrification: Cluster Phase Balancing and Radial Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10407500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and Design of a DC-DC Converter for Decentralized DC Microgrids in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de genie electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing AC Low-Voltage Topologies for a Non-Electrified Area – A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10408246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING METHODS FOR DC LATERAL ELECTRIFICATION IN RURAL AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on distribution network planning practices in the context of a high penetration of distributed energy resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Microgrid Planning Strategies for an Isolated Village - A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 49th Annual Conference of the IEEE Industrial Electronics Society (IECON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, SINGAPOUR, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converter driven stability in adistribution grid wit high penetration of inverter based generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huynh Minh Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Arshpreet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability-based optimal number of PMUs for profitable fault location on MV feeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV and PV Capacity Management to Increase Hosting Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF LINKY SMART METER DATA TO ENHANCE THE DIVERSITY FACTOR ASSESSMENT IN REAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gourguechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECISION SUPPORT TOOL FOR THE DEVELOPMENT OF POWER DISTRIBUTION NETWORKS BASED ON AI PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING LOCAL RENEWABLE ENERGY TO ENERGISE A MICROGRID: IMPACT OF THE SHARE OF GRID FORMING INVERTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jarrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.10338, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized and Communication-free Control Algorithm of DC Microgrids for the Electrification of Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE ECCE 2022 : 24th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Planning to Evolve Smart Grids with Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos-Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Workshop on Artificial Intelligence for Knowledge Management (AI4KMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, QC, Canada. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96592-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Planning of LVAC for Microgrid Topologies With PV-Storage in Rural Areas – Cases Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING OF LOW VOLTAGE AC/DC MICROGRID FOR UN-ELECTRIFIED AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey based on the state of the art and perspectives in the monitoring and the control of LV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Jorge Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Fereidunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSITIVITY OF LV GRID PLANNING TO LOAD MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids planning for rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investments in electricity distribution networks: a real options approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu-Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, COVID, and Climate Change, 1st IAEE Online Conference, June 7-9, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Planning of Flexible Distribution Grids under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RTSI (Research and Technologies for Society and Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT8 – Monitoring and Control of LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Toledo Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsugihiko Masaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of low voltage AC/DC microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated PV and Battery Energy Storage in LVAC for a Rural Village: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vai Vannak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bun Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khon Kimsrornn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 The 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Milano, Italy. pp.1602--1607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive framework for PV integration with an OLTC in a rural distribution grid within the SMAP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahana Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lagouardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moiseeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of storage systems on the planning studies of low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel&amp;quot; (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Planning Tool for Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of storage and PV in the DSO power losses cost assessment method for LV planning studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering local photovoltaic production in planning studies for low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel” (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Distribution System Planning under Load Demand Uncertainty: Growth Rate with Connection of New Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network planning under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Integration of PV-Battery Energy Storage for Urban Area in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Decentralized PV-BES and Centralized BES for Rural Village in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low-Voltage Distribution Systems with Uncertainty on Load Demand in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low Voltage Distribution Systems with Uncertainty on Load Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference on Energy Engineering (RCEnE2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phnom Penh, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtailment of distribution-side power generation for primary substation investment deferral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Planning of Urban Distribution Network Considering its Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Load Shedding for Distribution Grids Investments Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic impact on the DG insertion rate of storage system facilities in LV network planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational vs. Structural Strategies for Distribution Grid Planning in Smart Grids Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech Eindhoven 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the superconducting fault current limiters in distribution network architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal DG indicator to quantify the efficiency of Smart Grid solutions regarding renewable penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miguel Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible architecture to integrate renewables in electric distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electr Power Energ Syst (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architectures and operation modes of Distribution Network to increase DG integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accomodating higher dg penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Long Term Planning Methods Comparison With Respect to DG Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SUP 2008 (Innovation for Sustainable Production)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical introduction of uncertainty into long term distribution systems decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ionescu Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101711. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2025.101711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation Model: A Novel Methodology to Estimate Customers’ Profiles in a Low-Voltage Distribution Grid Equipped with Smart Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.142. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15030142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Electrification Model to End Energy Poverty: An example from a novel rural electrification approach in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electrification Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mele.2023.3264922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Low Voltage Microgrid Planning Methodology for Rural Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal AC/DC distribution systems expansion planning from DSO's perspective considering constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (5), pp.3417--3428. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3277089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Planning of Electrical Distribution Grids: How Load Uncertainty and Flexibility Affect the Investment Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (16), pp.6084. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15166084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a DC Microgrid with Decentralized Production and Storage: From the Lab to Field Deployment in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Ranaivoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Origio Rabarivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archille Elia Befeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.6727. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15186727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Low-voltage Distribution Topology with Integration of PV and Storage for Rural Electrification in Developing Countries: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Power Systems and Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.531--539. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35833/mpce.2019.000141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating storage in planning of LV distribution networks with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.6533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of renewable generation to account for uncertainties in interconnection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (10), pp.e12091. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2050-7038.12091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF LVAC DISTRIBUTION SYSTEM WITH PV AND CENTRALIZED BATTERY ENERGY STORAGE INTEGRATION-A CASE STUDY OF CAMBODIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Southeast Asian Nations (ASEAN) Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/aej.v9.15509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2017.2695401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion model of distribution network planning rules considering distributed generation curtailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.385--393. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic integration of demand response and reconfiguration in distribution network expansion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (20), pp.4536--4545. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.5833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.5603904. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2013.2244933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Network Architecture to Increase DG Insertion in Electrical Distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.905 - 914. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2071887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network reconfiguration. Temporal reconfiguration of electrical networks for energy losses reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.427 - 461. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.427-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Meshed Distribution Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution System Planning: Evolution of Methodologies and Digital Tools for Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2023, 978-1-394-20946-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution: Évolution des méthodes et outils numériques pour la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Group, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution flexibles sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03293532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and system for determining the structure of an electricity transmission grid and associated computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Lamoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : . 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détermination de la structure d'un réseau de distribution d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1004580. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Planning and Reconfiguration of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smartgrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.131-196, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures, planification et reconfiguration des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.157-220, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2012, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristique des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science/Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURES DES RÉSEAUX DE DISTRIBUTION DU FUTUR EN PRÉSENCE DE PRODUCTION DÉCENTRALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00471172v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.59375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Cécile ALVAREZ-HERAULT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Grenoble INP-UGAG2ElabENSE3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-cecile-alvarez-herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5813-7454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an associate professor at the University Grenoble Alpes and co-head of the power systems team (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYREL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) at the Grenoble Electrical Engineering Laboratory (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2Elab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. My main research area concerns distribution system planning under uncertainties with distributed energy resources and flexibilities. I am also the Enedis (major French DSO) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> industrial chair holder, defining and supervising R&D projects related to the future evolution of distribution systems. I am involved in national (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRT-SNRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and international (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IEEE General Meetings) working groups, am a member of the technical committee of CIRED and general secretary of the association </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think SmartGrids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electric Vehicle Charging Profiles for Grid Studies in Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi energy optimization for sector coupling decarbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, France. pp.3110-3114, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python-Based Planning Tool for LVAC Rural Electrification: Cluster Phase Balancing and Radial Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10407500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and Design of a DC-DC Converter for Decentralized DC Microgrids in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de genie electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING METHODS FOR DC LATERAL ELECTRIFICATION IN RURAL AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on distribution network planning practices in the context of a high penetration of distributed energy resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing AC Low-Voltage Topologies for a Non-Electrified Area – A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10408246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMPARATIVE STUDY OF OPTIMAL PLANNING OF DISTRIBUTION SYSTEMS: AC/DC ARCHITECTURE VS. CONVENTIONAL STRATEGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Roma, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of a power electronics-based voltage regulating device to support the integration of photovoltaics and electric vehicles in LV grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vieira Reinert Frello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trimbur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Microgrid Planning Strategies for an Isolated Village - A Case Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 49th Annual Conference of the IEEE Industrial Electronics Society (IECON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, SINGAPOUR, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converter driven stability in adistribution grid wit high penetration of inverter based generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huynh Minh Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Arshpreet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability-based optimal number of PMUs for profitable fault location on MV feeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV and PV Capacity Management to Increase Hosting Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF LINKY SMART METER DATA TO ENHANCE THE DIVERSITY FACTOR ASSESSMENT IN REAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gourguechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING LOCAL RENEWABLE ENERGY TO ENERGISE A MICROGRID: IMPACT OF THE SHARE OF GRID FORMING INVERTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jarrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.10338, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECISION SUPPORT TOOL FOR THE DEVELOPMENT OF POWER DISTRIBUTION NETWORKS BASED ON AI PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized and Communication-free Control Algorithm of DC Microgrids for the Electrification of Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE ECCE 2022 : 24th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Planning to Evolve Smart Grids with Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castellanos-Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Workshop on Artificial Intelligence for Knowledge Management (AI4KMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, QC, Canada. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96592-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Planning of LVAC for Microgrid Topologies With PV-Storage in Rural Areas – Cases Study in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids planning for rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSITIVITY OF LV GRID PLANNING TO LOAD MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey based on the state of the art and perspectives in the monitoring and the control of LV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Jorge Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Fereidunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING OF LOW VOLTAGE AC/DC MICROGRID FOR UN-ELECTRIFIED AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investments in electricity distribution networks: a real options approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu-Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, COVID, and Climate Change, 1st IAEE Online Conference, June 7-9, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Planning of Flexible Distribution Grids under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RTSI (Research and Technologies for Society and Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT8 – Monitoring and Control of LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grujic Milosevic Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Toledo Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsugihiko Masaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of low voltage AC/DC microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated PV and Battery Energy Storage in LVAC for a Rural Village: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vai Vannak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bun Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khon Kimsrornn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 The 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Milano, Italy. pp.1602--1607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of storage and PV in the DSO power losses cost assessment method for LV planning studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel&amp;quot; (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Planning Tool for Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive framework for PV integration with an OLTC in a rural distribution grid within the SMAP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahana Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lagouardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moiseeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of storage systems on the planning studies of low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering local photovoltaic production in planning studies for low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMArt grids Parc Naturel” (French demonstration project): Integrating photovoltaic production in natural parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network planning under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Integration of PV-Battery Energy Storage for Urban Area in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Distribution System Planning under Load Demand Uncertainty: Growth Rate with Connection of New Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Voltage Distribution System with Decentralized PV-BES and Centralized BES for Rural Village in Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Electrical Engineering Congress 2017 (IEECON2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low-Voltage Distribution Systems with Uncertainty on Load Demand in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of Low Voltage Distribution Systems with Uncertainty on Load Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference on Energy Engineering (RCEnE2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phnom Penh, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtailment of distribution-side power generation for primary substation investment deferral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Planning of Urban Distribution Network Considering its Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Load Shedding for Distribution Grids Investments Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational vs. Structural Strategies for Distribution Grid Planning in Smart Grids Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech Eindhoven 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic impact on the DG insertion rate of storage system facilities in LV network planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal DG indicator to quantify the efficiency of Smart Grid solutions regarding renewable penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the superconducting fault current limiters in distribution network architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miguel Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible architecture to integrate renewables in electric distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electr Power Energ Syst (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architectures and operation modes of Distribution Network to increase DG integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accomodating higher dg penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Long Term Planning Methods Comparison With Respect to DG Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SUP 2008 (Innovation for Sustainable Production)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical introduction of uncertainty into long term distribution systems decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ionescu Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101711. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2025.101711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation Model: A Novel Methodology to Estimate Customers’ Profiles in a Low-Voltage Distribution Grid Equipped with Smart Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.142. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15030142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Electrification Model to End Energy Poverty: An example from a novel rural electrification approach in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saincy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electrification Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mele.2023.3264922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Low Voltage Microgrid Planning Methodology for Rural Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimsrornn Khon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhith Chhlonh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal AC/DC distribution systems expansion planning from DSO's perspective considering constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Farias de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (5), pp.3417--3428. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3277089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a DC Microgrid with Decentralized Production and Storage: From the Lab to Field Deployment in Rural Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Ranaivoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Origio Rabarivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archille Elia Befeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.6727. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15186727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Planning of Electrical Distribution Grids: How Load Uncertainty and Flexibility Affect the Investment Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (16), pp.6084. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15166084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Low-voltage Distribution Topology with Integration of PV and Storage for Rural Electrification in Developing Countries: A Case Study of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Power Systems and Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.531--539. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35833/mpce.2019.000141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF LVAC DISTRIBUTION SYSTEM WITH PV AND CENTRALIZED BATTERY ENERGY STORAGE INTEGRATION-A CASE STUDY OF CAMBODIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Southeast Asian Nations (ASEAN) Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/aej.v9.15509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of renewable generation to account for uncertainties in interconnection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (10), pp.e12091. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2050-7038.12091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating storage in planning of LV distribution networks with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.6533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2017.2695401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion model of distribution network planning rules considering distributed generation curtailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.385--393. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic integration of demand response and reconfiguration in distribution network expansion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (20), pp.4536--4545. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.5833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative distribution networks planning integrating superconducting fault current limiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.5603904. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2013.2244933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Network Architecture to Increase DG Insertion in Electrical Distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.905 - 914. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2071887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network reconfiguration. Temporal reconfiguration of electrical networks for energy losses reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.427 - 461. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.427-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Meshed Distribution Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution System Planning: Evolution of Methodologies and Digital Tools for Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2023, 978-1-394-20946-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution: Évolution des méthodes et outils numériques pour la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad Chardin-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Group, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des réseaux électriques de distribution flexibles sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03293532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and system for determining the structure of an electricity transmission grid and associated computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Lamoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : . 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détermination de la structure d'un réseau de distribution d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1004580. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Planning and Reconfiguration of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smartgrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.131-196, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures, planification et reconfiguration des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.157-220, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2012, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristique des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science/Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURES DES RÉSEAUX DE DISTRIBUTION DU FUTUR EN PRÉSENCE DE PRODUCTION DÉCENTRALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00471172v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16CC5B77"/>
+    <w:nsid w:val="E754C31B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-alvarez-herault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5813-7454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/syrel-systems-and-electrical-network" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondation-grenoble-inp.fr/nos-actions/chaire-smartgrids/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anrt.asso.fr/fr/snre-32334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cired.net/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinksmartgrids.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Farias de Barros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez Herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04134972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vieira Reinert Frello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lavaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trimbur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10407500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhith Chhlonh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10408246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saincy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Minh Phuong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Arshpreet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos Milis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gourguechon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Jarrai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pompee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0449" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120827v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos-Paez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96592-1_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960511" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Madureira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Jorge Mendes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grujic Milosevic Marina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Fereidunian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Garry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Glorieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Yon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Kon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu-Riffaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Toledo Orozco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsugihiko Masaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fichtner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vai Vannak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Long" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khon Kimsrornn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157669v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahana Bernier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lagouardat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172302v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982647v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Battegay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Medina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bienia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ionescu Riffaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2025.101711" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15030142" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Saux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mele.2023.3264922" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032841" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3277089" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dib" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166084" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Ranaivoson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Origio Rabarivao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archille Elia Befeno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186727" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/mpce.2019.000141" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsaid" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.6533" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12091" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/aej.v9.15509" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Alvarez-Herault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadjsaid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.01.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278151v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.5833" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981452v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2244933" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814622v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.10.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFNWMQ70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611146v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2071887" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roupioz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.427-461" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MLP6ST9W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad Chardin-Segui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03293532v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mari&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lamoudi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737105v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022858v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471172v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-alvarez-herault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5813-7454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/syrel-systems-and-electrical-network" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondation-grenoble-inp.fr/nos-actions/chaire-smartgrids/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anrt.asso.fr/fr/snre-32334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cired.net/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinksmartgrids.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10407500" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saincy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhith Chhlonh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10408246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Farias de Barros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez Herault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04134972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vieira Reinert Frello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lavaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trimbur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Minh Phuong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Arshpreet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos Milis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gourguechon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Jarrai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pompee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0449" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120827v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos-Paez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96592-1_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960511" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Yon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Kon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Garry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Glorieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Madureira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Jorge Mendes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grujic Milosevic Marina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Fereidunian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu-Riffaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Toledo Orozco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsugihiko Masaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fichtner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vai Vannak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Long" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khon Kimsrornn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172302v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157669v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahana Bernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lagouardat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566771v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Gladkikh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171878v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Battegay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Medina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bienia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ionescu Riffaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2025.101711" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15030142" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Saux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mele.2023.3264922" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032841" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3277089" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Ranaivoson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Origio Rabarivao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archille Elia Befeno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186727" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051093v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166084" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/mpce.2019.000141" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905014v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/aej.v9.15509" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509506v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsaid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.6533" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Alvarez-Herault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadjsaid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.01.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278151v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez Herault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.5833" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981452v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2244933" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814622v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.10.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFNWMQ70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611146v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2071887" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roupioz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.427-461" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MLP6ST9W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad Chardin-Segui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03293532v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mari&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lamoudi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737105v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022858v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471172v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>