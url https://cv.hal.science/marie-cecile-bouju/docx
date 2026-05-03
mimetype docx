--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -890,303 +890,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Histoire dans la culture militante communiste en France, 1921-1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CRHQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00337816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Books for the Revolution : The Publishing Houses of the French Communist Party 1920-1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Script &amp; Print. Bulletin of the Bibliographical Society of Australia &amp; New Zealand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (4), pp.230-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00765741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'Histoire dans la culture militante communiste en France, 1921-1939</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PCF et les bibliothèques pendant les années 1950-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du CRHQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.1-23</w:t>
+              <w:t xml:space="preserve">Bulletin de Promemo. Provence, Mémoire et Monde ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des établissements et des politiques documentaires à l'heure de la bibliométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (5), pp.94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528635v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00463652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre comme arme de propagande</w:t>
               </w:r>
@@ -1235,165 +1235,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00415948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Maisons d'édition du PCF, 1920-1956</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Fondations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7/8, p. 260-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00208031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léon Moussinac, éditeur engagé (1935-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la société des amis de Louis Aragon et Elsa Triolet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.114-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259999v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00208031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la librairie de l'Humanité au CDLP</w:t>
               </w:r>
@@ -1750,165 +1750,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04186379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'INIAG, 1937-1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former la main d'oeuvre industrielle en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean-Jaurès (Toulouse), Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;Maitron des ouvriers du livre et du papier&amp;quot; : enjeux, méthodologei et perspectives d'un dictionnaire biographique du mouvement ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges et périphéries du monde du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655332v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01655336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PCF Publishing Houses 1920-1950 : Serving Marxism ?</w:t>
               </w:r>
@@ -2880,165 +2880,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00572841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clandestine Publications in Occupied France, 1940-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society of History of Autorship, Reading and Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, HELSINKI, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00510865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lecture publique et politique municipale communiste, 1920-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Territoires du communisme : Elus locaux, politiques publiques et sociabilités militantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463653v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00510865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrite, ronéotée, imprimées, ... : La presse clandestine dans la résistance et ses technologies, 1939-1945</w:t>
               </w:r>
@@ -3156,165 +3156,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Hommes du livre dans Paris occupé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Presse parisienne, acteur de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00337818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Richard Bloch dans le champ éditorial français à la Libération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Richard Bloch dans le champ éditorial français à la Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341564v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00337818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Maisons d'édition du PCF en 1956</w:t>
               </w:r>
@@ -3501,165 +3501,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00177290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Humanité, le livre et la lecture (1921-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Humanité, le livre et la lecture (1921-1939) : enjeux autour d'un regard militant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France. p. 155-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00177288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le livre comme arme internationale de propagande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre comme arme internationale de propagande : Le livre comme arme internationale de propagande : le cas des relations entre le Service d'édition de l'internationale communiste et la France (1920-1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00177294v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00177288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe et ses éditeurs 1923-1949</w:t>
               </w:r>
@@ -4185,182 +4185,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03840132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Maisons d'édition du PCF et Marx en France de 1920 à1960 : du politique au scientifique ?</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maisons d’édition du PCF et Marx en France de 1920 à 1960 : du politique au scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Numa Ducange; Antony Burlaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marx, une passion française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.124-133, 2018, 978-2-7071-9893-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782348035609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01788133v1</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-02140045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Maisons d'édition du PCF et Marx en France de 1920 à1960 : du politique au scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marx, une passion française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, La Découverte, pp.124-133, 2018, 978-2-7071-9893-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02140045v1</w:t>
+                <w:t xml:space="preserve">halshs-01788133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editeur communiste ? Moussinac et les Editions sociales internationales (1935-1939)</w:t>
               </w:r>
@@ -5643,51 +5643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A60D5FE"/>
+    <w:nsid w:val="761E6F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5874,51 +5874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-bouju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2914-9020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106927396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/164652366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121977142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bouju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.290.0107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL18_63-76" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.7087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00208031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mazuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.105650" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/marx-une-passion-francaise--9782707149077-page-124.htm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broder David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004533547_012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marpeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/halshs-00157091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-bouju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2914-9020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106927396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/164652366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121977142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bouju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.290.0107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL18_63-76" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.7087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00208031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mazuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.105650" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/marx-une-passion-francaise--9782707149077-page-124.htm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broder David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004533547_012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marpeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/halshs-00157091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>