--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -890,303 +890,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Books for the Revolution : The Publishing Houses of the French Communist Party 1920-1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Script &amp; Print. Bulletin of the Bibliographical Society of Australia &amp; New Zealand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (4), pp.230-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00765741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Histoire dans la culture militante communiste en France, 1921-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CRHQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Books for the Revolution : The Publishing Houses of the French Communist Party 1920-1993</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des établissements et des politiques documentaires à l'heure de la bibliométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Script &amp; Print. Bulletin of the Bibliographical Society of Australia &amp; New Zealand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (4), pp.230-242</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (5), pp.94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00528635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le PCF et les bibliothèques pendant les années 1950-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Promemo. Provence, Mémoire et Monde ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463652v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00528635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre comme arme de propagande</w:t>
               </w:r>
@@ -1235,165 +1235,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00415948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léon Moussinac, éditeur engagé (1935-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la société des amis de Louis Aragon et Elsa Triolet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.114-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Maisons d'édition du PCF, 1920-1956</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Fondations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7/8, p. 260-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00208031v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00259999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la librairie de l'Humanité au CDLP</w:t>
               </w:r>
@@ -1750,234 +1750,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04186379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un &amp;quot;Maitron des ouvriers du livre et du papier&amp;quot; : enjeux, méthodologei et perspectives d'un dictionnaire biographique du mouvement ouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges et périphéries du monde du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The PCF Publishing Houses 1920-1950 : Serving Marxism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wars of Position : Marism and Civil Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université of Manchester (UK); People's History Museum (Manchester, UK), Jun 2017, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01655358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'INIAG, 1937-1983</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former la main d'oeuvre industrielle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean-Jaurès (Toulouse), Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655336v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01655358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclude The Colleagues : The Aryanisation of the Graphic Industries during World War II</w:t>
               </w:r>
@@ -2880,165 +2880,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00572841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lecture publique et politique municipale communiste, 1920-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Territoires du communisme : Elus locaux, politiques publiques et sociabilités militantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clandestine Publications in Occupied France, 1940-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of History of Autorship, Reading and Publishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, HELSINKI, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00510865v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00463653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrite, ronéotée, imprimées, ... : La presse clandestine dans la résistance et ses technologies, 1939-1945</w:t>
               </w:r>
@@ -3156,165 +3156,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Richard Bloch dans le champ éditorial français à la Libération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Richard Bloch dans le champ éditorial français à la Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.137-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Hommes du livre dans Paris occupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse parisienne, acteur de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337818v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00341564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Maisons d'édition du PCF en 1956</w:t>
               </w:r>
@@ -3501,165 +3501,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00177290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le livre comme arme internationale de propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre comme arme internationale de propagande : Le livre comme arme internationale de propagande : le cas des relations entre le Service d'édition de l'internationale communiste et la France (1920-1939)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00177294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Humanité, le livre et la lecture (1921-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Humanité, le livre et la lecture (1921-1939) : enjeux autour d'un regard militant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. p. 155-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00177288v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00177294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe et ses éditeurs 1923-1949</w:t>
               </w:r>
@@ -4185,182 +4185,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03840132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maisons d’édition du PCF et Marx en France de 1920 à 1960 : du politique au scientifique ?</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Maisons d'édition du PCF et Marx en France de 1920 à1960 : du politique au scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marx, une passion française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, La Découverte, pp.124-133, 2018, 978-2-7071-9893-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01788133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...66 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons d’édition du PCF et Marx en France de 1920 à 1960 : du politique au scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Numa Ducange; Antony Burlaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marx, une passion française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.124-133, 2018, 978-2-7071-9893-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782348035609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01788133v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02140045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editeur communiste ? Moussinac et les Editions sociales internationales (1935-1939)</w:t>
               </w:r>
@@ -5643,51 +5643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="761E6F71"/>
+    <w:nsid w:val="B925DAA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5874,51 +5874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-bouju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2914-9020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106927396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/164652366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121977142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bouju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.290.0107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL18_63-76" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.7087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00208031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mazuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.105650" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/marx-une-passion-francaise--9782707149077-page-124.htm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broder David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004533547_012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marpeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/halshs-00157091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-cecile-bouju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2914-9020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106927396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/164652366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121977142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bouju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.290.0107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL18_63-76" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.7087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00208031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mazuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.105650" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/marx-une-passion-francaise--9782707149077-page-124.htm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broder David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004533547_012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marpeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/halshs-00157091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>