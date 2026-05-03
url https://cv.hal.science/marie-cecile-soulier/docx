--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Cécile Soulier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-le-Roc (Saint-Léon-sur-Vézère, Dordogne) : un site aurignacien de la vallée de la Vézère. Bilan des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.72-115. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur isotopes evidence spatial ecology of Late Pleistocene ungulates in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Katarina Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Hodgkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.109744. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05420537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignacian groups at Isturitz (France) adapted to a shifting environment upon their arrival in Western Europe ∼42,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agudo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amorós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202, pp.103665. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau locus paléolithique dans le gisement de la « Grotte des Fées » à Châtelperron (Allier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Würschem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (121), pp.721-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the unidentified fauna enhances insights into hominin subsistence strategies during the Middle to Upper Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sinet-Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Steele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosen Spasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.139. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01830-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient human DNA recovered from a Palaeolithic pendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Essel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Schulz-Kornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Kozlikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 618 (7964), pp.328-332. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06035-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring meat processing in the past: Insights from the Nunamiut people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0245213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird procurement by humans during the Middle and early Upper Paleolithic of Europe: New data for the Aurignacian of southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 543, pp.16-24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources végétales et animales au Paléolithique : quels outils méthodologiques pour quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.18-55. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.3866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence strategy changes during the Middle to Upper Paleolithic transition reveals specific adaptations of Human Populations to their environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.15817. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50647-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques mises en œuvre par les Néandertaliens lors de l’acquisition et l’exploitation des ressources végétales et animales et la fonction des sites étudiés : synthèse et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.362-483. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.4170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des restes fauniques : résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.328-361. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.4145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel de stries de boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Chong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.195-291. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.4076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage alimentaire chez les chasseurs-cueilleurs paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.88-103. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating the Aurignacian sequence at Isturitz (France): Implications for the timing and development of the Protoaurignacian and Early Aurignacian in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.809 - 838. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01895115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly discovered Aurignacian engraved blocks from Abri Cellier: History, context and dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 498, pp.99-125. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01895117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New criteria for the archaeological identification of bone grease processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (01), pp.96 - 122. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aaq.2016.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01895116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Quina « aval » (Gardes-le-Pontaroux, Charente). Nouvelles données sur les comportements de subsistance à l’Aurignacien ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (2), pp.215-235. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the cutmarks speak! Experimental butchery to reconstruct carcass processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.782 - 802. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the influence of stone tool type on microscopic morphology of cut-marks: Experimental approach and application to the archaeological record with a case study from the Middle Palaeolithic site of Noisetier Cave (Fréchet-Aure, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.17 - 28. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the cutmarks speak! Experimental butchery to reconstruct carcass processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal subsistence during the Quina Mousterian at Roc de Marsal (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Sandgathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutmark data and their implications for the planning depth of Late Pleistocene societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.37-57. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation du gibier au Paléolithique supérieur ancien à travers l’exemple des Abeilles (Haute-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (25), pp.287-307. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.2829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (4), pp.761-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands carnivores et mésofaune de l'Aurignacien ancien à La Quina aval (Charente, France) (fouilles V. Dujardin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominid subsistence strategies in the south-west of France: A new look at the Early Upper Palaeolithic faunal material from Roc-De-Combe (Lot, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 252, pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monospecific faunal spectra in Mousterian context: implications for social behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 247, pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monospecific faunal spectra in Mousterian contexts: implications for social behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 247, pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method (TL and OSL), multi-material (quartz and flint) dating of the Mousterian site of the Roc de Marsal (Dordogne, France): correlating Neanderthals occupations with the climatic variability of MIS 5-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (10), pp.3071-3084. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire et réflexions méthodologiques sur la question des haltes de chasse au Moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces et des hommes : projet interdisciplinaire pour interpréter les comportements techno-économiques des Néandertaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coudenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Würschem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données expérimentales sur l’usage et la fonction des feuilles de laurier solutréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa Saborido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque d’Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At Isturitz, environmental changes during the Aurignacian did not substantially affect human subsistance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amorós Seller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème meeting annuel de la VCWAP (Virtual Conference for Women Archaeologists &amp; Paleontologists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of the Use and Function of Solutrean Laurel Leaf points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th CONEXP: International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gibier au Paléolithique : même menu, mêmes façons de faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La découpe bouchère à travers le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OccitAnimaux, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cutmarks as keystone of comprehension of past butchering practices: the case of the Quina mousterian butchering camp of Les Pradelles, layer 2b (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome (Italy), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de peau pour Néandertal ? Modes de dépouillement du renne dans le faciès 2b des Pradelles (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all those who wander are lost. Territorialité et mobilité des néandertaliens du techno-complexe Quina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad’s lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior Nomad’s lands : économies, sociétés et matérialités des nomades, MOM, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de peaux pour les Néandertaliens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décharner certes...mais à quelle faim ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 'Pratiques de boucherie' du GDR 3644 BioArcheoDat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Meat Processing in the Past? Insights from the Nunamiut People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en hommage à Emilie Campmas "Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03185067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du versant nord des Pyrénées au Paléolithique récent : apport des données archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Pallier; Caroline Renard; Marc Jarry; Mathieu Lejay, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation on reindeer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Pelletier; Jean-Baptiste Mallye; Anna-Kaiser Salmi, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food processing during the Palaeolithic: key insights from the Nunamiut collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Prehistoric Adaptations to Cold Environments: multidisciplinary approaches”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation to cold environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “PACE” Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auréade Henry; Marine Vanlandeghem, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food at the heart of hunter-gatherer’s daily lives: new tools, new data, new vision of prehistoric societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outillage osseux éphémère utilisé dans des activités de percussion lancée dans le Moustérien de type Quina : l’exemple des Pradelles (Marillac Le Franc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Retouchers and site function in the Quina Mousterian: the case of Les Pradelles (Marillac-le-France, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retouching the Palaeolithic: Becoming Human and the Origins of Bone Tool Technology, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hannover, Germany. pp.165-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)defining our terms: An updated regional and chronological synthesis of the Aurignacian technocomplex in South-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès mondial UISPP, Session XVII-7 "Crossed views of the Aurignacian: Levantine and Western Europe comparison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition From the Middle To Upper Paleolithic In Southwestern Europe And The Emergence of New Hunting Behaviors. A Zooarchaeology Perspective From Les Cottés Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The origin of the Upper Paleolithic in Eurasia and the Evolution of the Genus Homo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.198-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of birds during the Aurignacian in southwestern France: An eagle skull and other unexpected findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Birds Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone on Bones, and vice-versa: Experimental study of carcass processing and long bone breakage with a lithic tool kit. Implications for archaeological damage identifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond food: The animal exploitation in the Early Upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Meeting de l’Hugo Obermaier society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de l’archéozoologue et du technologue sur l’exploitation des ressources animales à l’Aurignacien archaïque : l’exemple d’Isturitz (Pyrénées-Atlantiques, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Randall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, ruptures et continuité en Préhistoire. Actes du 27ème Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux - Les Eyzies de Tayac, France. pp.315-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des faunes et des hommes : interactions entre environnements et cultures à la fin du Paléolithique moyen et au début du Paléolithique supérieur dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Renne comme ressource alimentaire : discussion entre pratiques actuelles et paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’alimentation humaine : entre choix et contraintes. Actes du 138ème Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic to Early Aurignacian in the Grotte d'Isturitz (Pyrénées-Atlantiques, France): Discontinuity or Gradual Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O'Farell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Symposium “Aurignacian Genius”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Adaptations to Cold Environments : multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominid Subsistence during the Early Upper Palaeolithic: the case of Roc-de-Combe cave (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ICAZ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de peau pour Néandertal ? Modes de dépouillement du renne dans le faciès 2b des Pradelles (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Past: Butchering a Bison with Middle Palaeolithic Stone Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mărgărit, M., Boroneanț, A (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recreating artefacts and ancient skills: from experiment to interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cetatea de Scaun Publishing, pp.13-31, 2022, 978-606-537-565-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-213, 2018, Actes des congrès nationaux des sociétés historiques et scientifiques, 9782735508860. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.4622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone retouchers and site function in the Quina Mousterian: The case of Les Pradelles (Marillac-le-Franc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarod M Hutson; Alejandro García-Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Origins of Bone Tool Technologies: Retouching the Palaeolithic: Becoming Human and the Origins of Bone Tool Technology. Conference at Schloss Herrenhausen in Hannover, Germany, 21- 23 October 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propylaeum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-195, 2018, Römisch-Germanisches Zentralmuseum.; RGZM-Tagungen, 9783884673058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité des activités de prédation des chasseurs aurignaciens d’Isturitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Normand; Pierre Cattelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Cédarc, pp.191-204, 2017, Artéfact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paleolithic Faunal Remains from Crvena Stijena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Whallon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crvena Stijena in Cultural and Ecological Context. Multidisciplinary Archaeological Research in Montenegro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montenegrin Academy of Sciences and Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.266-294, 2017, Special editions (Monographies and Studies), 978-86-7215-413-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les restes fauniques récoltés à Châtelperron en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte des Fées de Châtelperron (Allier) : un gisement éponyme dans son contexte archéologique, géomorphologique et historiographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéozoologie, paléoécologie et taphonomie des restes de grande faune. Combe-Grenal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de fouille programmée 2023 : Combe-Grenal (Domme, Dordogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp 17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’analyse des restes fauniques mis au jour à Gatzarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.93-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques des nouvelles fouilles à Quinçay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de fouille programmée 2023: La Grande Roche de la Plématrie Quinçay (Vienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.159-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the use of reindeer foetal bone measurements for zooarchaeological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport final d'opération 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2024, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) 2022 - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2024, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2023, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2021, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac : rapport d’étude sur les restes de faune récoltés en 2020 et 2021. In : M. Lejay & L. Anderson (coord.) Rapport d’opération de fouille programmée: Aurignac II (Aurignac, Haute-Garonne) 2019, SRA Occitanie, 4 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les restes fauniques récoltés lors des opérations réalisées en 2021 à la grotte des Fées In: &amp;quot;la grotte des Fées de Châtelperron (Allier) : un gisement éponyme dans son contexte archéologique, géomorphologique et historiographique&amp;quot; Bilan de première année de fouille programmée (coord. R. Angevin) : 127-132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude taphonomique des restes fauniques récoltés dans la grotte de La Ferrassie durant la campagne 2019. In : L. Chiotti (coord.) Rapport d’opération archéologique programmée : la grotte de La Ferrassie, 2019, SRA Nouvelle Aquitaine, 6 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2019, 104 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ferrassie : Analyse des restes de macrofaune récoltés dans l’US 105 entre 2016 et 2018, et récapitulatif des données 2016-2017 pour les autres US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des restes fauniques récoltés à Aurignac II au cours de la campagne 2019. In : M. Lejay & L. Anderson (coord.) Rapport d’opération de fouille programmée: Aurignac II (Aurignac, Haute-Garonne) 2019, SRA Occitanie, 5 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie et archéozoologie des restes de grande faune récoltés durant la campagne 2017. In : J.-M. Pétillon (coord.) La grotte Tastet. Rapport d’opérations 2017, SRA Aquitaine, 7 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri Murat : les restes fauniques des couches V, Vn et VI. In : M. Langlais (coord.) L’abri Murat. Rapport d’APP, SRA Occitanie, 11 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des restes de macrofaune récoltés en 2017 à La Ferrassie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri Murat: Les restes fauniques des couches V, Vn et VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie et archéozoologie des restes de grande faune récoltés durant la campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des restes de macrofaune des niveaux du Paléolithique supérieur de La Ferrassie fouillés en 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de Sous-le-Roc : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la faune récoltée lors de la campagne 2015 à la Roche à Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des traces anthropiques présentes sur le matériel faunique des Cottés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques récoltés à l’abri Cellier : matériel en stratigraphie et déblais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri Cellier (Commune de Tursac, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2014, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel sur la localisation des stries « Des Traces et des Hommes » Enquête sur les modalités d’acquisition et de traitement des matières organiques au Paléolithique moyen d’Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des traces d’exploitation observées sur le Renne du faciès 4a. In: B. Maureille (coord.) Les Pradelles (Marillac-le-Franc, Charente) Rapport d’opérations 2013, SRA Aquitaine, 11 p. (+ illust.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel sur la localisation des stries « Des Traces et des Hommes » Enquête sur les modalités d’acquisition et de traitement des matières organiques au Paléolithique moyen d’Europe occidentale. In: C. Thiébaut (coord.). Rapport APP 'des Traces et des Hommes' 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) P.C.R 'des Traces et des Hommes' Rapport d’opérations 2012, SRA, 20 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) Rapport d’opérations PCR 'des Traces et des Hommes' 2011, SRA, 24 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéozoologie et taphonomie des restes fauniques mis au jour dans la grotte de la Verpillière I. In: H. Floss (coord.) Rapport d’opérations 2011 Grotte de la Verpillière (Bourgogne), SRA, 10 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des restes de macrofaune des niveaux aurignaciens : résultats préliminaires. In: C. Normand (coord.) Rapport d’opérations Grotte d'Isturitz (Pyrénées-Atlantiques) 2010, SRA Midi-Pyrénées, 20 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) Rapport d’opérations PCR 'des Traces et des Hommes 2010, SRA, 50 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la macrofaune aurignacienne mise au jour lors de la campagne 2009. In: C. Normand (coord.) Rapport d’opérations sur la grotte d'Isturitz (Pyrénées-Atlantiques), SRA Midi-Pyrénées, 10 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités techniques du travail de boucherie : démarches opératoires et distinction des outils. In: C. Thiébaut (coord.) P.C.R 'des Traces et des Hommes&amp;quot; Rapport d'opération 2009, SRA, 1 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités techniques du travail de boucherie : démarches opératoires et distinction des outils. In: C. Thiébaut (coord.) Rapport 2008 PCR 'des Traces et des Hommes', SRA, 33 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La macrofaune d’Isturitz mise au jour lors des campagnes de fouille 2006, 2007 et 2008. In: C. Normand (coord.) Rapport d’opérations 2008, SRA Midi-Pyrénées, 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéozoologique du carré M16 de la Couche 2. In: H. Dibble (coord.) Rapport d’opérations Roc-de-Marsal (Campagne-du-Bugue, Dordogne), SRA Aquitaine, 8 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre alimentaire et technique : l'exploitation animale aux débuts du paléolithique supérieur : stratégies de subsistance et chaînes opératoires de traitement du gibier à Isturitz, La Quina aval, Roc-de-Combe et Les Abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013TOU20026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00870872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Cécile Soulier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-le-Roc (Saint-Léon-sur-Vézère, Dordogne) : un site aurignacien de la vallée de la Vézère. Bilan des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.72-115. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur isotopes evidence spatial ecology of Late Pleistocene ungulates in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Katarina Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Hodgkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.109744. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05420537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignacian groups at Isturitz (France) adapted to a shifting environment upon their arrival in Western Europe ∼42,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agudo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amorós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202, pp.103665. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau locus paléolithique dans le gisement de la « Grotte des Fées » à Châtelperron (Allier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Würschem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (121), pp.721-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the unidentified fauna enhances insights into hominin subsistence strategies during the Middle to Upper Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sinet-Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Steele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosen Spasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.139. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01830-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient human DNA recovered from a Palaeolithic pendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Essel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Schulz-Kornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Kozlikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 618 (7964), pp.328-332. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06035-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring meat processing in the past: Insights from the Nunamiut people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0245213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird procurement by humans during the Middle and early Upper Paleolithic of Europe: New data for the Aurignacian of southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 543, pp.16-24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des restes fauniques : résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.328-361. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.4145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques mises en œuvre par les Néandertaliens lors de l’acquisition et l’exploitation des ressources végétales et animales et la fonction des sites étudiés : synthèse et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.362-483. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.4170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources végétales et animales au Paléolithique : quels outils méthodologiques pour quelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.18-55. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.3866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence strategy changes during the Middle to Upper Paleolithic transition reveals specific adaptations of Human Populations to their environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.15817. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50647-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel de stries de boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Chong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.195-291. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.4076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage alimentaire chez les chasseurs-cueilleurs paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.88-103. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating the Aurignacian sequence at Isturitz (France): Implications for the timing and development of the Protoaurignacian and Early Aurignacian in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.809 - 838. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01895115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly discovered Aurignacian engraved blocks from Abri Cellier: History, context and dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 498, pp.99-125. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01895117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New criteria for the archaeological identification of bone grease processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (01), pp.96 - 122. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aaq.2016.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01895116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Quina « aval » (Gardes-le-Pontaroux, Charente). Nouvelles données sur les comportements de subsistance à l’Aurignacien ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (2), pp.215-235. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the cutmarks speak! Experimental butchery to reconstruct carcass processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.782 - 802. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the influence of stone tool type on microscopic morphology of cut-marks: Experimental approach and application to the archaeological record with a case study from the Middle Palaeolithic site of Noisetier Cave (Fréchet-Aure, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.17 - 28. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the cutmarks speak! Experimental butchery to reconstruct carcass processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal subsistence during the Quina Mousterian at Roc de Marsal (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Sandgathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutmark data and their implications for the planning depth of Late Pleistocene societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.37-57. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation du gibier au Paléolithique supérieur ancien à travers l’exemple des Abeilles (Haute-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (25), pp.287-307. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.2829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (4), pp.761-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands carnivores et mésofaune de l'Aurignacien ancien à La Quina aval (Charente, France) (fouilles V. Dujardin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monospecific faunal spectra in Mousterian contexts: implications for social behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 247, pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monospecific faunal spectra in Mousterian context: implications for social behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 247, pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominid subsistence strategies in the south-west of France: A new look at the Early Upper Palaeolithic faunal material from Roc-De-Combe (Lot, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 252, pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method (TL and OSL), multi-material (quartz and flint) dating of the Mousterian site of the Roc de Marsal (Dordogne, France): correlating Neanderthals occupations with the climatic variability of MIS 5-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (10), pp.3071-3084. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire et réflexions méthodologiques sur la question des haltes de chasse au Moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces et des hommes : projet interdisciplinaire pour interpréter les comportements techno-économiques des Néandertaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coudenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données expérimentales sur l’usage et la fonction des feuilles de laurier solutréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa Saborido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque d’Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Würschem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At Isturitz, environmental changes during the Aurignacian did not substantially affect human subsistance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amorós Seller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème meeting annuel de la VCWAP (Virtual Conference for Women Archaeologists &amp; Paleontologists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of the Use and Function of Solutrean Laurel Leaf points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th CONEXP: International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gibier au Paléolithique : même menu, mêmes façons de faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La découpe bouchère à travers le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OccitAnimaux, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cutmarks as keystone of comprehension of past butchering practices: the case of the Quina mousterian butchering camp of Les Pradelles, layer 2b (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome (Italy), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de peau pour Néandertal ? Modes de dépouillement du renne dans le faciès 2b des Pradelles (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all those who wander are lost. Territorialité et mobilité des néandertaliens du techno-complexe Quina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad’s lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior Nomad’s lands : économies, sociétés et matérialités des nomades, MOM, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de peaux pour les Néandertaliens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décharner certes...mais à quelle faim ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 'Pratiques de boucherie' du GDR 3644 BioArcheoDat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Meat Processing in the Past? Insights from the Nunamiut People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en hommage à Emilie Campmas "Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03185067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du versant nord des Pyrénées au Paléolithique récent : apport des données archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Pallier; Caroline Renard; Marc Jarry; Mathieu Lejay, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation on reindeer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Pelletier; Jean-Baptiste Mallye; Anna-Kaiser Salmi, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food processing during the Palaeolithic: key insights from the Nunamiut collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Prehistoric Adaptations to Cold Environments: multidisciplinary approaches”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation to cold environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “PACE” Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auréade Henry; Marine Vanlandeghem, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food at the heart of hunter-gatherer’s daily lives: new tools, new data, new vision of prehistoric societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Retouchers and site function in the Quina Mousterian: the case of Les Pradelles (Marillac-le-France, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retouching the Palaeolithic: Becoming Human and the Origins of Bone Tool Technology, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hannover, Germany. pp.165-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outillage osseux éphémère utilisé dans des activités de percussion lancée dans le Moustérien de type Quina : l’exemple des Pradelles (Marillac Le Franc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition From the Middle To Upper Paleolithic In Southwestern Europe And The Emergence of New Hunting Behaviors. A Zooarchaeology Perspective From Les Cottés Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The origin of the Upper Paleolithic in Eurasia and the Evolution of the Genus Homo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)defining our terms: An updated regional and chronological synthesis of the Aurignacian technocomplex in South-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès mondial UISPP, Session XVII-7 "Crossed views of the Aurignacian: Levantine and Western Europe comparison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.198-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of birds during the Aurignacian in southwestern France: An eagle skull and other unexpected findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Birds Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone on Bones, and vice-versa: Experimental study of carcass processing and long bone breakage with a lithic tool kit. Implications for archaeological damage identifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond food: The animal exploitation in the Early Upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Meeting de l’Hugo Obermaier society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Renne comme ressource alimentaire : discussion entre pratiques actuelles et paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’alimentation humaine : entre choix et contraintes. Actes du 138ème Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des faunes et des hommes : interactions entre environnements et cultures à la fin du Paléolithique moyen et au début du Paléolithique supérieur dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de l’archéozoologue et du technologue sur l’exploitation des ressources animales à l’Aurignacien archaïque : l’exemple d’Isturitz (Pyrénées-Atlantiques, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Randall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, ruptures et continuité en Préhistoire. Actes du 27ème Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux - Les Eyzies de Tayac, France. pp.315-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic to Early Aurignacian in the Grotte d'Isturitz (Pyrénées-Atlantiques, France): Discontinuity or Gradual Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O'Farell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Symposium “Aurignacian Genius”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Adaptations to Cold Environments : multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominid Subsistence during the Early Upper Palaeolithic: the case of Roc-de-Combe cave (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ICAZ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de peau pour Néandertal ? Modes de dépouillement du renne dans le faciès 2b des Pradelles (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Past: Butchering a Bison with Middle Palaeolithic Stone Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mărgărit, M., Boroneanț, A (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recreating artefacts and ancient skills: from experiment to interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cetatea de Scaun Publishing, pp.13-31, 2022, 978-606-537-565-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-213, 2018, Actes des congrès nationaux des sociétés historiques et scientifiques, 9782735508860. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.4622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone retouchers and site function in the Quina Mousterian: The case of Les Pradelles (Marillac-le-Franc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarod M Hutson; Alejandro García-Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Origins of Bone Tool Technologies: Retouching the Palaeolithic: Becoming Human and the Origins of Bone Tool Technology. Conference at Schloss Herrenhausen in Hannover, Germany, 21- 23 October 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propylaeum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-195, 2018, Römisch-Germanisches Zentralmuseum.; RGZM-Tagungen, 9783884673058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité des activités de prédation des chasseurs aurignaciens d’Isturitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Normand; Pierre Cattelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Cédarc, pp.191-204, 2017, Artéfact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paleolithic Faunal Remains from Crvena Stijena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Whallon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crvena Stijena in Cultural and Ecological Context. Multidisciplinary Archaeological Research in Montenegro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montenegrin Academy of Sciences and Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.266-294, 2017, Special editions (Monographies and Studies), 978-86-7215-413-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les restes fauniques récoltés à Châtelperron en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte des Fées de Châtelperron (Allier) : un gisement éponyme dans son contexte archéologique, géomorphologique et historiographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéozoologie, paléoécologie et taphonomie des restes de grande faune. Combe-Grenal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de fouille programmée 2023 : Combe-Grenal (Domme, Dordogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp 17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’analyse des restes fauniques mis au jour à Gatzarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.93-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques des nouvelles fouilles à Quinçay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de fouille programmée 2023: La Grande Roche de la Plématrie Quinçay (Vienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.159-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the use of reindeer foetal bone measurements for zooarchaeological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport final d'opération 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2024, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) 2022 - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2024, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enya Regis-Franzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2023, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac : rapport d’étude sur les restes de faune récoltés en 2020 et 2021. In : M. Lejay & L. Anderson (coord.) Rapport d’opération de fouille programmée: Aurignac II (Aurignac, Haute-Garonne) 2019, SRA Occitanie, 4 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2021, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les restes fauniques récoltés lors des opérations réalisées en 2021 à la grotte des Fées In: &amp;quot;la grotte des Fées de Châtelperron (Allier) : un gisement éponyme dans son contexte archéologique, géomorphologique et historiographique&amp;quot; Bilan de première année de fouille programmée (coord. R. Angevin) : 127-132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2019, 104 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ferrassie : Analyse des restes de macrofaune récoltés dans l’US 105 entre 2016 et 2018, et récapitulatif des données 2016-2017 pour les autres US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude taphonomique des restes fauniques récoltés dans la grotte de La Ferrassie durant la campagne 2019. In : L. Chiotti (coord.) Rapport d’opération archéologique programmée : la grotte de La Ferrassie, 2019, SRA Nouvelle Aquitaine, 6 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des restes fauniques récoltés à Aurignac II au cours de la campagne 2019. In : M. Lejay & L. Anderson (coord.) Rapport d’opération de fouille programmée: Aurignac II (Aurignac, Haute-Garonne) 2019, SRA Occitanie, 5 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie et archéozoologie des restes de grande faune récoltés durant la campagne 2017. In : J.-M. Pétillon (coord.) La grotte Tastet. Rapport d’opérations 2017, SRA Aquitaine, 7 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri Murat : les restes fauniques des couches V, Vn et VI. In : M. Langlais (coord.) L’abri Murat. Rapport d’APP, SRA Occitanie, 11 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des restes de macrofaune récoltés en 2017 à La Ferrassie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri Murat: Les restes fauniques des couches V, Vn et VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie et archéozoologie des restes de grande faune récoltés durant la campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des restes de macrofaune des niveaux du Paléolithique supérieur de La Ferrassie fouillés en 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de Sous-le-Roc : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la faune récoltée lors de la campagne 2015 à la Roche à Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des traces anthropiques présentes sur le matériel faunique des Cottés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri Cellier (Commune de Tursac, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2014, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques récoltés à l’abri Cellier : matériel en stratigraphie et déblais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel sur la localisation des stries « Des Traces et des Hommes » Enquête sur les modalités d’acquisition et de traitement des matières organiques au Paléolithique moyen d’Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des traces d’exploitation observées sur le Renne du faciès 4a. In: B. Maureille (coord.) Les Pradelles (Marillac-le-Franc, Charente) Rapport d’opérations 2013, SRA Aquitaine, 11 p. (+ illust.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel sur la localisation des stries « Des Traces et des Hommes » Enquête sur les modalités d’acquisition et de traitement des matières organiques au Paléolithique moyen d’Europe occidentale. In: C. Thiébaut (coord.). Rapport APP 'des Traces et des Hommes' 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) P.C.R 'des Traces et des Hommes' Rapport d’opérations 2012, SRA, 20 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) Rapport d’opérations PCR 'des Traces et des Hommes' 2011, SRA, 24 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéozoologie et taphonomie des restes fauniques mis au jour dans la grotte de la Verpillière I. In: H. Floss (coord.) Rapport d’opérations 2011 Grotte de la Verpillière (Bourgogne), SRA, 10 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des restes de macrofaune des niveaux aurignaciens : résultats préliminaires. In: C. Normand (coord.) Rapport d’opérations Grotte d'Isturitz (Pyrénées-Atlantiques) 2010, SRA Midi-Pyrénées, 20 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) Rapport d’opérations PCR 'des Traces et des Hommes 2010, SRA, 50 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la macrofaune aurignacienne mise au jour lors de la campagne 2009. In: C. Normand (coord.) Rapport d’opérations sur la grotte d'Isturitz (Pyrénées-Atlantiques), SRA Midi-Pyrénées, 10 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités techniques du travail de boucherie : démarches opératoires et distinction des outils. In: C. Thiébaut (coord.) P.C.R 'des Traces et des Hommes&amp;quot; Rapport d'opération 2009, SRA, 1 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La macrofaune d’Isturitz mise au jour lors des campagnes de fouille 2006, 2007 et 2008. In: C. Normand (coord.) Rapport d’opérations 2008, SRA Midi-Pyrénées, 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités techniques du travail de boucherie : démarches opératoires et distinction des outils. In: C. Thiébaut (coord.) Rapport 2008 PCR 'des Traces et des Hommes', SRA, 33 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéozoologique du carré M16 de la Couche 2. In: H. Dibble (coord.) Rapport d’opérations Roc-de-Marsal (Campagne-du-Bugue, Dordogne), SRA Aquitaine, 8 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre alimentaire et technique : l'exploitation animale aux débuts du paléolithique supérieur : stratégies de subsistance et chaînes opératoires de traitement du gibier à Isturitz, La Quina aval, Roc-de-Combe et Les Abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013TOU20026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00870872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tartar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516p" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barakat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Katarina Heikkil&#228;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hodgkins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109744" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berlioz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amor&#243;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sinet-Mathiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Steele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen Spasov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01830-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Essel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zavala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Schulz-Kornas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kozlikin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06035-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245213" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3866" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50647-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4170" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8810" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.09.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895117v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Clark" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.02.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2016.16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14771" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Sandgathe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Dibble" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2829" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH28X5JN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.934" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0KG64GZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesa Saborido" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berlioz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amor&#243;s Seller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnamy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya R&#233;gis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376150v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980955v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980868v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761719v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/408" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891601v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canupub.me/en/knjiga/crvena-stijena/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774242v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774215v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096509v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531357v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761674v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761665v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761683v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980888v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980890v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980903v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980908v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980914v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761662v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761608v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870872v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tartar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516p" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barakat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Katarina Heikkil&#228;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hodgkins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109744" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berlioz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amor&#243;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sinet-Mathiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Steele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen Spasov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01830-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Essel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zavala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Schulz-Kornas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kozlikin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06035-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245213" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4170" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3866" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50647-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8810" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.09.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895117v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Clark" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.02.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2016.16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14771" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Sandgathe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Dibble" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2829" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH28X5JN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.934" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0KG64GZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesa Saborido" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berlioz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amor&#243;s Seller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnamy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya R&#233;gis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376150v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891155v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980885v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980955v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761719v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/408" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891601v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canupub.me/en/knjiga/crvena-stijena/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774242v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774215v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096509v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761674v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761665v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761683v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980888v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980890v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980903v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980908v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980914v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761662v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761608v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761595v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870872v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>