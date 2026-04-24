--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -1116,816 +1116,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normes et hagiographie dans l'Occident latin (VIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 9, 2014, Hagioloiga, 978-2-503-54835-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAG-EB.6.09070802050003050408030507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire des Carolingiens (VIIIe-Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions du Seuil, pp.442, 2014, Point Seuil, 978-2-7578-3959-1 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et hagiographie dans l'Occident latin (VIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 535 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Moyen âge. Mélanges Michel Sot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Krönert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis. Roi des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Krönert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, pp.780, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie.</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, pp.919, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00569954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi de Reims. Mémoire d'un saint, histoire d'une église (Ve-XIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, 35, 2010, Histoire religieuse de la France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à Reims. L'Historia relationis de Rotgar de Saint-Remi. édition critique et commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs, Eglise et société France, Bourgogne, Germanie, 888-1120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaus Krönert</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PUPS, pp.780, 2012</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brand'Honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 505 p., 2009, 978-2-35030-082-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...334 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jegou</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03625728v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03314609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs, Église et société dans les royaumes de France, de Bourgogne et de Germanie, 888-1120</w:t>
               </w:r>
@@ -2546,312 +2546,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire et hagiographie de saint Just, évêque de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hagiographica : rivista di agiografia e biografia della Società internationale per lo studio del medio evo latino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (XIX), p. 1-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00756849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’hagiographie contre la réforme dans l’Église de Lyon au IXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (1), pp.83-104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.6653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/medievales.6653⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01978358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Histoire et hagiographie de saint Just, évêque de Lyon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hagiographica : rivista di agiografia e biografia della Società internationale per lo studio del medio evo latino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rufin traducteur de l'Historia monachorum in Aegypto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectanea Cisterciensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 74, pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724067v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00756849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et hagiographie dans l'Occident latin (Ve-XVIe siècle)</w:t>
               </w:r>
@@ -2909,165 +2909,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hagiographie et pastorale : la collection canonique d'Hervé archevêque de Reims (m. 922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67. Hagiographie et prédication, pp.27-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hagiographie et pastorale : la collection canonique d'Hervé archevêque de Reims (m. 922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67, p. 27-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651127v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03314612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous sommes deux søeurs jumelles : Soissons, suffragante de Reims dans l'hagiographie (XIe et XIIe s.)</w:t>
               </w:r>
@@ -3217,397 +3217,397 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La liberté de parole : points de départ (IVe-IXe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Makram Abbès; Marie-Céline Isaïa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté de parole. Les élites savantes et la critique des pouvoirs, Orient et Occident (VIIIe-XIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.25-52, 2023, Bibliothèque d’Histoire culturelle du Moyen Âge 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vies et Passions de saint Didier, évêque de Vienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Gaillard; Charles Mériaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le siècle des saints. Le VIIe siècle dans les récits hagiographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.27-49., 2023, Témoins de notre histoire 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prédication et sacrements dans l’hagiographie carolingienne (VIIIe-IXe s.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Molinié; Marie Pauliat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prédication et sacrements. Enquête sur la représentation de l’acte homilétique dans l’Antiquité et au Moyen âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-243, 2023, Théologie historique 134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succession des temps et cycle des astres. La conscience historique des hagiographes latins (VIe-XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Succéder au Moyen Âge. 53e Congrès de la SHMESP à Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions de la Sorbonne, pp.185-199, 2023, 979-10-351-0899-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Is there room enough for a change? Tenth century historical narratives’ concepts of change”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Igor Santos Salazar; Catarina Tente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th century in Western Europe. Change and Continuity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress Access Archaeology, pp.124-134, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781803275130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32028/9781803275130⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04293182v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04293198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miracles de châtiment</w:t>
               </w:r>
@@ -4674,1198 +4674,1198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Culte des martyrs et communion civique dans l'Eglise lyonnaise (Ve-VIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Caillet; Sylvain Destephen; Bruno Dumézil; Hervé Inglebe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des dieux civiques aux saints patrons (IVe-VIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Picard, pp.199-218, 2015, Textes, images et monuments de l'Antiquité au haut Moyen Âge, 978-2-7084-1004-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie de saint Loup (IXe -XIe siècle?). Portrait retouché d'un évêque mérovingien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Charansonnet; J.-L. Gaulin; P. Mounier; S. Rau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon, entre empire et Royaume (843-1601). Textes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-94, 2015, 978-2-8124-5984-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culte des martyrs et communion civique dans l’Église lyonnaise, Ve-VIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Caillet; H. Inglebert; B. Dumézil; St. Destephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines des saints patrons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hagiographie comme modèle. Histoire et fonction d'un lieu commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge. 45e Congrès de la SHMESP (Nancy-Metz, 22-25 mai 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.47-60, 2015, 978-2-85944-923-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bishop and the law, according to Hincmar's Life of Saint Remigius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rachel Stone; Charles West. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hincmar of Rheims. Life and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester University Press, pp.170-189, 2015, 978-0-7190-9140-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jean-Pierre Caillet; Sylvain Destephen; Bruno Dumézil; Hervé Inglebe. </w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le saint évêque dans l'hagiographie lyonnaise (IVe-VIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Gaillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des dieux civiques aux saints patrons (IVe-VIIe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’Empreinte chrétienne en Gaule, du IVe au IXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.111-130, 2014, Culture et société médiévale 26, 978-2-503-55044-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.CSM-EB.5.102599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8. Vita Remigii BHL 7150</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Goullet; S. Isetta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le légendier de Turin (Torino, Biblioteca Nazionale e Universitaria D.V.3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-336, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice des hommes, celle de l’empereur et celle de Dieu. Expérience et espérances du prêtre Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Billoré; J. Picot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans le secret des archives. Justice, ville et culture au Moyen Âge : sources et commentaires offerts à Nicole Gonthie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-46, 2014, 978-2-7535-2935-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.49205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestigia praeterita sed veritatis testimonia : mémoire, histoire et archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Billore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maïté Billoré; Johan Pico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans le secret des archives. Justice, ville et culture au Moyen Âge : sources et commentaires offerts à Nicole Gonthie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13-24, 2014, 978-2-7535-2935-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.49201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.49201⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00979343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hagiographie, source des normes médiévales. Pistes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-C. Isaïa; Th. Granie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et hagiographie dans l’Occident médiéval (Ve-XVe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.17-42, 2014, Hagiologia 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.HAG-EB.1.102180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et hagiographie. Bilan et perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Granier et Marie-Céline Isaïa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et hagiographie dans l’Occident médiéval (Ve-XVe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.489-497, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Remi et les rois sacrés. Traduction en images d'un texte hagiographique dans le vitrail chartrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Laurent; Laurence Mathey-Maille; Michelle Szkilnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des saints et des rois. L’hagiographie au service de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.91-105, 2014, 978-2-7453-2619-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Remi et les rois sacrés. Traduction en image d'un texte hagiographique dans le vitrail chartrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Laurent; Laurence Mathey-Maille; Michelle Szkilnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des saints et des rois. L'hagiographie au service de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.91-105, 2014, Colloques, congrès et conférences sur le Moyen Âge, 978-2-7453-2619-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Michèle Gaillard. </w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre historien au IXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Céline Isaïa, Klaus Krönert, Sumi Shimahara, Magali Coumert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Empreinte chrétienne en Gaule, du IVe au IXe siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rerum gestarum scriptor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.67-76, 2012, Cultures et civilisations médiévales</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le martyre, de la performance sportive à la mort sublimée. Disparition d'un modèle de compétition dans le haut Moyen âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn. La compétition, Ve-XIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, p. 273-292, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315564v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">être historien au IXe siècle. Esdras, rerum gestarum scriptor</w:t>
               </w:r>
@@ -5914,169 +5914,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rumor magnum ad nos pervenit. Information et circulation des nouvelles aux origines du royaume franc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rumeur au Moyen âge. Du mépris à la manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.103-117, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juifs et chrétiens dans l'histoire sainte. L'apport des sources hagiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Béthouart, Pierre-Yves Kirschleger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juifs et chrétiens à travers l'histoire : entre conflits et filiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Cahiers du littoral, p. 33-46, 2011, 978-2-916895-13-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651131v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03314610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à Reims</w:t>
               </w:r>
@@ -6651,51 +6651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="815E86ED"/>
+    <w:nsid w:val="CD9CBF16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6882,51 +6882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-celine-isaia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2093-747X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085731358" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78790614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083965799" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boyard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Enfrein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irht/995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Abb&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503597263-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/publications/sainte-genevieve-histoire-et-memoire/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frey R&#233;beill&#233;-Borgella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rubellin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouhot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01112562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.6.09070802050003050408030507" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brand'Honneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.252.0337" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6653" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107181v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isaia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26940" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00979343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Picot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.1.102180" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250958v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.102599" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.3.3504" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-6T3G5CCW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Halary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-celine-isaia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2093-747X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085731358" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78790614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083965799" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boyard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Enfrein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irht/995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Abb&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503597263-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/publications/sainte-genevieve-histoire-et-memoire/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frey R&#233;beill&#233;-Borgella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rubellin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouhot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01112562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.6.09070802050003050408030507" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brand'Honneur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.252.0337" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107181v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isaia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26940" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.102599" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00979343v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Picot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.1.102180" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978481v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.3.3504" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-6T3G5CCW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Halary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>