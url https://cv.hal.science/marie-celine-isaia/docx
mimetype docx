--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1116,816 +1116,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire des Carolingiens (VIIIe-Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions du Seuil, pp.442, 2014, Point Seuil, 978-2-7578-3959-1 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normes et hagiographie dans l'Occident latin (VIe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 535 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03051177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et hagiographie dans l'Occident latin (VIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 9, 2014, Hagioloiga, 978-2-503-54835-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.HAG-EB.6.09070802050003050408030507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Les éditions du Seuil, pp.442, 2014, Point Seuil, 978-2-7578-3959-1 (br.)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Krönert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, pp.780, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thomas Granier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis. Roi des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Moyen âge. Mélanges Michel Sot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Brepols, 535 p., 2014</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Krönert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, pp.919, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00569954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi de Reims. Mémoire d'un saint, histoire d'une église (Ve-XIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, 35, 2010, Histoire religieuse de la France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs, Eglise et société France, Bourgogne, Germanie, 888-1120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Coumert</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaus Krönert</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PUPS, 2012</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brand'Honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 505 p., 2009, 978-2-35030-082-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 2012</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à Reims. L'Historia relationis de Rotgar de Saint-Remi. édition critique et commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...286 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314609v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-03625728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs, Église et société dans les royaumes de France, de Bourgogne et de Germanie, 888-1120</w:t>
               </w:r>
@@ -1965,387 +1965,621 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vie et Miracles de saint Germain (BHL 3462) par Heiric d’Auxerre : histoire d’une réception médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Hors-série n° 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15yrf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05602560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théories et pratiques du gouvernement impérial du début du VIIIe jusqu’au début du XIe siècle : Empire byzantin, monde islamique, Occident latin - Bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annliese Nef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Passions et Vies latines en Adriatique orientale (IVe siècle-av. 1203)</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passions et Vies latines en Adriatique orientale (IVe siècle-av. 1203)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136/2, pp.287-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13rx2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05602571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canoniser un texte selon l’hagiographie latine (ve-xie siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1401i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05602568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passions et Vies latines en Adriatique orientale (IVe siècle-av. 1203)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 136 (2), pp.287-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04884220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fenêtre dans l’hagiographie latine (Ve-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04008995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chronique d’Adon de Vienne (m. 875). Méthode, projet et public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 108 (2), pp.225-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03957601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de SC 610, Vie de sainte Geneviève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2365,841 +2599,841 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des miracles. Heiric d’Auxerre, Adrevald de Fleury et l’écriture de l’histoire au IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, CXXV (2), pp.337-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rma.252.0337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03957615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lettres dans l'hagiographie médiolatine (IXe-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61, pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Histoire et hagiographie de saint Just, évêque de Lyon</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’hagiographie contre la réforme dans l’Église de Lyon au IXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1), pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.6653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufin traducteur de l'Historia monachorum in Aegypto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectanea Cisterciensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, pp.289-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire et hagiographie de saint Just, évêque de Lyon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hagiographica : rivista di agiografia e biografia della Società internationale per lo studio del medio evo latino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (XIX), p. 1-30</w:t>
+              <w:t xml:space="preserve">, 2012, 19, pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">« Histoire et hagiographie de saint Just, évêque de Lyon »</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et hagiographie de saint Just, évêque de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hagiographica : rivista di agiografia e biografia della Società internationale per lo studio del medio evo latino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 19, pp.1-30</w:t>
+              <w:t xml:space="preserve">, 2012, 1 (XIX), p. 1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00756849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et hagiographie dans l'Occident latin (Ve-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, pp.229-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.11983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagiographie et pastorale : la collection canonique d'Hervé archevêque de Reims (m. 922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67, p. 27-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagiographie et pastorale : la collection canonique d'Hervé archevêque de Reims (m. 922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67. Hagiographie et prédication, pp.27-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous sommes deux søeurs jumelles : Soissons, suffragante de Reims dans l'hagiographie (XIe et XIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l'Académie nationale de Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 178. La province ecclésiastique de Reims, pp.337-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous sommes deux sœurs jumelles : Soissons, suffragante de Reims dans l'hagiographie (XIe-XIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l'Académie nationale de Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00388828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3209,2962 +3443,2962 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prédication et sacrements dans l’hagiographie carolingienne (VIIIe-IXe s.) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Molinié; Marie Pauliat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prédication et sacrements. Enquête sur la représentation de l’acte homilétique dans l’Antiquité et au Moyen âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-243, 2023, Théologie historique 134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vies et Passions de saint Didier, évêque de Vienne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Gaillard; Charles Mériaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le siècle des saints. Le VIIe siècle dans les récits hagiographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.27-49., 2023, Témoins de notre histoire 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succession des temps et cycle des astres. La conscience historique des hagiographes latins (VIe-XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Succéder au Moyen Âge. 53e Congrès de la SHMESP à Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions de la Sorbonne, pp.185-199, 2023, 979-10-351-0899-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Is there room enough for a change? Tenth century historical narratives’ concepts of change”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Igor Santos Salazar; Catarina Tente. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th century in Western Europe. Change and Continuity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress Access Archaeology, pp.124-134, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781803275130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La liberté de parole : points de départ (IVe-IXe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Makram Abbès; Marie-Céline Isaïa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté de parole. Les élites savantes et la critique des pouvoirs, Orient et Occident (VIIIe-XIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.25-52, 2023, Bibliothèque d’Histoire culturelle du Moyen Âge 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...296 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miracles de châtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Poutrin; Elisabeth Lusset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France - Humensis, pp.519-522, 2022, 978-2-13-081898-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03583333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hagiographes de la Normandie ducale ou le passé sans histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Paquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maîtriser le temps &amp; façonner l'histoire. Les historiens normands au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.283-306, 2022, 978-2-38185-164-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03583183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainteté et miracles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Mazel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.845-851, 2021, 978-2-02-146035-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03583195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfance dans l'hagiographie latine (IVe-Xe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'infanzia nell'alto medioevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LXVIII, Fondazione Centro Italiano di studi sull'alto Medioevo, pp.689-736, 2021, Settimane di Studio della fondazione Centro italiano di studi sull’alto medioevo, 978-88-6809-315-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03262223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Antelme de Belley (et d'ailleurs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sainteté politique du IXe au XVIIIe siècle. Autour de la Lotharingie-Dorsale catholique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 47-66, 2020, Rencontres. Histoire religieuse, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture hagiographique dans le diocèse de Lyon (env. 750-950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Gaillard; Monique Gullet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hagiographies. Histoire internationale de la littérature hagiographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Brepols, pp.585-590, 2020, Corpus christianorum, 978-2-503-58912-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03107191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Père grec dans l’hagiographie latine en Italie. Athanase à Milan et les Vies latines de saint Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. CABOURET, A. PETERS-CUSTOT &amp; C. ROUXPETEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des Pères grecs et orientaux en Italie au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 139-160, 2020, 9782204136501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02943293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...96 lines deleted...]
-              <w:t xml:space="preserve">Michèle Gaillard; Monique Gullet. </w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture hagiographique dans les diocèses de Reims, Laon, Soissons (env. 750-ca. 950) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Gaillard; Monique Goullet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hagiographies. Histoire internationale de la littérature hagiographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 8, Brepols, pp.585-590, 2020, Corpus christianorum, 978-2-503-58912-1</w:t>
+              <w:t xml:space="preserve">, VIII, Brepols, pp.312-362, 2020, Corpus christianorum</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03107181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Agobard, et après ? La réception d’Agobard à Lyon d’après le manuscrit Paris, BnF lat 2853 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. François Bougard; Alexis Charansonnet; Marie-Céline Isaïa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon carolingien. Autour d’Agobard (816-840)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 297-312, 2019, HAMA 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empire carolingien, renaissance de Rome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Gouguenheim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les empires médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 23-42, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simple objet ? Le livre dans l'hagiographie médiolatine (IXe -XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ch. Denoël; A.-O. Poilpré; S. Shimahara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imago libri. Représentations carolingiennes du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.205-220, 2018, Bibliologia 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à face Le modèle des saints dans l'hagiographie latine du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cl. Bernard-Valette; J. Delmulle; C. Gerzaguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nihil ueritas erubescit. Mélanges offerts à Paul Mattei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.651-668, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Nicaise de Reims et les barbares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Bozoky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les saints face aux barbares au haut Moyen Âge. Réalités et légendes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.53-68, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlemagne, l'empire et le monde (800)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bouchero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.96-99, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prophétie dans l’hagiographie latine du haut Moyen Âge (VIe-IXe siècle). L’histoire comme destin, prédestination et providence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Henriet; Kl. Herbers; H.-Ch. Lehner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hagiographie et prophétie (VIe-XIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culte des martyrs et communion civique dans l’Église lyonnaise, Ve-VIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-P. Caillet; H. Inglebert; B. Dumézil; St. Destephen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines des saints patrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hagiographie comme modèle. Histoire et fonction d'un lieu commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge. 45e Congrès de la SHMESP (Nancy-Metz, 22-25 mai 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.47-60, 2015, 978-2-85944-923-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie de saint Loup (IXe -XIe siècle?). Portrait retouché d'un évêque mérovingien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Charansonnet; J.-L. Gaulin; P. Mounier; S. Rau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon, entre empire et Royaume (843-1601). Textes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-94, 2015, 978-2-8124-5984-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bishop and the law, according to Hincmar's Life of Saint Remigius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rachel Stone; Charles West. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hincmar of Rheims. Life and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manchester University Press, pp.170-189, 2015, 978-0-7190-9140-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culte des martyrs et communion civique dans l'Eglise lyonnaise (Ve-VIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Caillet; Sylvain Destephen; Bruno Dumézil; Hervé Inglebe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des dieux civiques aux saints patrons (IVe-VIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Picard, pp.199-218, 2015, Textes, images et monuments de l'Antiquité au haut Moyen Âge, 978-2-7084-1004-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">A. Charansonnet; J.-L. Gaulin; P. Mounier; S. Rau. </w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice des hommes, celle de l’empereur et celle de Dieu. Expérience et espérances du prêtre Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Billoré; J. Picot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon, entre empire et Royaume (843-1601). Textes et documents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dans le secret des archives. Justice, ville et culture au Moyen Âge : sources et commentaires offerts à Nicole Gonthie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-46, 2014, 978-2-7535-2935-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.49205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">J.-P. Caillet; H. Inglebert; B. Dumézil; St. Destephen. </w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vestigia praeterita sed veritatis testimonia : mémoire, histoire et archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Billore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maïté Billoré; Johan Pico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines des saints patrons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dans le secret des archives. Justice, ville et culture au Moyen Âge : sources et commentaires offerts à Nicole Gonthie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13-24, 2014, 978-2-7535-2935-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.49201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8. Vita Remigii BHL 7150</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Goullet; S. Isetta. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge. 45e Congrès de la SHMESP (Nancy-Metz, 22-25 mai 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le légendier de Turin (Torino, Biblioteca Nazionale e Universitaria D.V.3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-336, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Rachel Stone; Charles West. </w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hagiographie, source des normes médiévales. Pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-C. Isaïa; Th. Granie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hincmar of Rheims. Life and Work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Normes et hagiographie dans l’Occident médiéval (Ve-XVe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.17-42, 2014, Hagiologia 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAG-EB.1.102180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et hagiographie. Bilan et perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Granier et Marie-Céline Isaïa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes et hagiographie dans l’Occident médiéval (Ve-XVe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.489-497, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Remi et les rois sacrés. Traduction en images d'un texte hagiographique dans le vitrail chartrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Laurent; Laurence Mathey-Maille; Michelle Szkilnik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des saints et des rois. L’hagiographie au service de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.91-105, 2014, 978-2-7453-2619-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Remi et les rois sacrés. Traduction en image d'un texte hagiographique dans le vitrail chartrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644793v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Marie-Céline Isaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Laurent; Laurence Mathey-Maille; Michelle Szkilnik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des saints et des rois. L'hagiographie au service de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.91-105, 2014, Colloques, congrès et conférences sur le Moyen Âge, 978-2-7453-2619-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le saint évêque dans l'hagiographie lyonnaise (IVe-VIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Gaillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Empreinte chrétienne en Gaule, du IVe au IXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.111-130, 2014, Culture et société médiévale 26, 978-2-503-55044-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.CSM-EB.5.102599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">être historien au IXe siècle. Esdras, rerum gestarum scriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le légendier de Turin (Torino, Biblioteca Nazionale e Universitaria D.V.3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.323-336, 2014</w:t>
+              <w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Moyen âge. Mélanges Michel Sot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, p. 67-76, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...525 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre historien au IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Céline Isaïa, Klaus Krönert, Sumi Shimahara, Magali Coumert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rerum gestarum scriptor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPS, pp.67-76, 2012, Cultures et civilisations médiévales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le martyre, de la performance sportive à la mort sublimée. Disparition d'un modèle de compétition dans le haut Moyen âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn. La compétition, Ve-XIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, p. 273-292, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juifs et chrétiens dans l'histoire sainte. L'apport des sources hagiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Béthouart, Pierre-Yves Kirschleger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Moyen âge. Mélanges Michel Sot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, p. 67-76, 2012</w:t>
+              <w:t xml:space="preserve">Juifs et chrétiens à travers l'histoire : entre conflits et filiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers du littoral, p. 33-46, 2011, 978-2-916895-13-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumor magnum ad nos pervenit. Information et circulation des nouvelles aux origines du royaume franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rumeur au Moyen âge. Du mépris à la manipulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.103-117, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Goulelt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parva pro magnis munera. Etudes de littérature tardo-antique et médiévale offertes à François Dolbeau par ses élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.453-494, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.3.3504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00392820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6174,193 +6408,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première Vie de saint Bernard dans la tradition de l'hagiographie latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essere un santo a metà del XII secolo. La Vita prima di Bernardo di Chiaravalle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-164, 2024, Studia Anselmiana, Analecta Monastica, 978-3-8306-8248-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04654971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon dans l’Europe carolingienne. Autour d’Agobard (816-840)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Charansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bougard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon carolingien. Autour d’Agobard (816-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. 36, Brepols, 2019, Haut Moyen Âge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02077614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6370,220 +6604,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer un canon. Corpus et consensus (Orient et Occident)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Adriatique orientale dans le contexte méditerranéen : réforme et hagiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 136.2, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6651,51 +6885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD9CBF16"/>
+    <w:nsid w:val="59192968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6882,51 +7116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-celine-isaia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2093-747X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085731358" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78790614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083965799" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boyard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Enfrein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irht/995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Abb&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503597263-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/publications/sainte-genevieve-histoire-et-memoire/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frey R&#233;beill&#233;-Borgella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rubellin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouhot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01112562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.6.09070802050003050408030507" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brand'Honneur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.252.0337" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107181v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isaia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26940" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.102599" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00979343v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Picot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.1.102180" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978481v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.3.3504" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-6T3G5CCW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Halary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-celine-isaia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2093-747X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085731358" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78790614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083965799" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boyard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Enfrein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irht/995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Abb&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503597263-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/publications/sainte-genevieve-histoire-et-memoire/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frey R&#233;beill&#233;-Borgella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rubellin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouhot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01112562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.6.09070802050003050408030507" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brand'Honneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rx2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1401i" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.252.0337" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6653" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11983" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02478384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isaia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49205" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00979343v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Picot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49201" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.1.102180" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.102599" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651131v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.3.3504" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-6T3G5CCW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Halary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paoli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>