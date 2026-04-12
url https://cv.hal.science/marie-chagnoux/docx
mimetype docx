--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -885,191 +885,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En tant que maman&amp;quot; ou &amp;quot;en tant que citoyen&amp;quot; : la dénotation des communautés d’appartenance dans des témoignages postattentats au prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, Pouvoir, Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICM, Université Hassan II-Casablanca, May 2024, Casablanca, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annoter les valeurs de &amp;quot;pouvoir&amp;quot; dans un corpus d'entretiens semi-dirigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Colli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Au-delà de la face sensible de la signification lexicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des hautes études en sciences sociales (EHESS), Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743879v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04611501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involving Students in International Exchange Programs : From Educational Experiences to Citizen Empowerment</w:t>
               </w:r>
@@ -1137,64 +1137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel usage des marqueurs modaux dans les discours post-traumatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Colli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1226,50 +1226,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ombre et lumière, la construction médiatique des figures des récits des attentats du 13 novembre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits et fictions du terrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Gefen; C. Klein Peschanski; D. Peschanski; R. Williams, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Open Source Intelligence, une perspective pédagogique privilégiée pour la formation au traitement de données en SHS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les professionnel‧le‧s de la communication et de l’information face à l’écosystème de la donnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESIPROC, May 2023, Lyon (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les titres deviennent récits d’information : pratiques informationnelles et interfaces de la presse en ligne pendant le procès des attentats du 13 novembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1278,73 +1416,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations informations communication arts (Mica, Université de Bordeaux), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre réaction et action, des réseaux sociaux à la rue : la fluidité intergénérique des énoncés sloganiques post-attentats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1360,195 +1498,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Des genres discursifs et des contextes : nouveaux modes d'appréhension et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de Lyon; Interactions, Corpus, Apprentissages, Représentations (Icar, Université Lyon 2), May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106997v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04106994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole des proches de victimes des attentats du 13/11 dans l’espace médiatique appréhendée par le prisme du genre</w:t>
               </w:r>
@@ -1679,342 +1679,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mots de médias, mots de citoyens : les dynamiques langagières pour dire l’indicible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études La presse après les attentats du 13-Novembre: témoignages et traitements journalistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2022, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media Literacy as an alternative regulation of social media: the implications of a complex European policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Granchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative content regulation on social media, Preconference ICA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d’engagement du lecteur dans la narration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NADA 22 : 1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement(s), Symposium Madics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« C’est censé concerner tout le monde et au final, ça ne concerne personne », la difficile mise en œuvre de la littératie des données personnelles en milieu scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries du numérique et les jeunes : Innovation, créativité et protection des enfants et des adolescents.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737197v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-03737190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératie des données. Formation et enjeux citoyens</w:t>
               </w:r>
@@ -2063,221 +2063,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ici&amp;quot; et &amp;quot;là-bas&amp;quot;, &amp;quot;moi&amp;quot; et &amp;quot;les autres&amp;quot; : articulations narratives dans les récits personnels d’un drame collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Raconter "son" 13 novembre, approches locales d’un événement national »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annabelle Seoane; Charlotte Lacoste, Apr 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modéliser la démarche du data journaliste : une approche nécessairement transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten El Outa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aubervilliers, France. pp.154-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452766v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03205583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ON » : utilisations plurielles et réflexivités en discours. Un regard transgénérique dans certains discours post-attentats.</w:t>
               </w:r>
@@ -2339,178 +2339,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploration de données et journalisme : vers la spécification de narrations journalistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre annuelle Masses de données, informations et connaissances en sciences (MaDICS) 2018. Big Data - Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche (GDR) MaDICS, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats du projet #Live (Journalisme et numérique : suivi et narration de l’actualité en direct)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude Écriture journalistique, numérique et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915378v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01928334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et mutation des pratiques journalistiques</w:t>
               </w:r>
@@ -2874,316 +2874,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ré-imaginer ses enseignements grâce aux TICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Imaginaire et technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie; Université de Lorraine; Laboratoire Lorrain de Sciences Sociales (2L2S), Mar 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une logique de tiers lieux au service d'une stratégie de formation des enseignants-chercheurs à l'université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants et étudiants, des relations en médiation sous les regards croisés de la pluridisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'Actualité de la recherche en éducation et en formation (Aref) 2016. À quelles questions cherchons-nous réponse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association belge des chercheurs en éducation (ABC-Educ, Belgique); Association des enseignants et chercheurs en sciences de l'éducation (AECSE, France); Société suisse pour la recherche en éducation (SSRE, Suisse); Haute École Louain en Hainaut (HELHa, Belgique); Groupe interdisciplinaire de recherche sur la socialisation, l'éducation et la formation (Girsef, Université catholique de Louvain, Belgique); Institut d’administration scolaire (Inas, Université de Mons, Belgique), Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une logique de tiers lieux au service d’une stratégie de formation des enseignants-chercheurs à l’université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque International en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3529,64 +3529,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Narrative Crafting via a Comprehensive and Well-Founded Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten El Outa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,51 +4625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil de visualisation de la dynamique textuelle : l'exemple des phénomènes citationnels et modaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4869,51 +4869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ydz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712600v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.18.07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03471937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05315576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L&#233;vis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Colli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Desse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_25" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baltazart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807313309-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/experimenter-les-humanites-numeriques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336859v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ydz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712600v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.18.07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03471937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05315576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L&#233;vis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Colli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Desse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_25" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baltazart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807313309-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/experimenter-les-humanites-numeriques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336859v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>