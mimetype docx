--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2490,165 +2490,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Narrer le direct : suivi live de l'actualité par les journalistes de la PQR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Formes discursives. Interactions, narrations, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interstud (Université Vasile Alecsandri, Bacău, Roumanie); Cetal (Université Vasile Alecsandri, Bacău, Roumanie), May 2018, Bacău, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numérique et mutation des pratiques journalistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Corpus pour l'analyse de la qualité du journalisme d'exploration des données (Cajole)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coria-Taln-RJC; Conférence en Recherche d’Information et Applications (Coria); Conférence sur le Traitement Automatique des Langues Naturelles (TALN); Rencontre jeunes chercheurs (RJC); Association francophone de recherche d’information et applications (Aria); Association pour le traitement automatique des langues (Atala), May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784663v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01783766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueillir des témoignages sur un événement traumatique. Retour d'expérience</w:t>
               </w:r>
@@ -3743,212 +3743,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie numérique des enseignants-chercheurs : entre habitus pédagogique et bricolage personnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Baltazart</w:t>
+                <w:t xml:space="preserve">Usages numériques : tentatives de coopération et logiques de don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lavielle-Gutnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luc Massou; Nathalie Lavielle-Gutnik. </w:t>
+              <w:t xml:space="preserve">https://www.deboecksuperieur.com/recherche/9782807313309. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner à l’université avec le numérique. Savoirs, ressources, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.153-169, 2017, 978-2-8073-1330-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie numérique des enseignants-chercheurs : entre habitus pédagogique et bricolage personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Boeck</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lavielle-Gutnik</w:t>
+                <w:t xml:space="preserve">Didier Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.deboecksuperieur.com/recherche/9782807313309. </w:t>
+              <w:t xml:space="preserve">Luc Massou; Nathalie Lavielle-Gutnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner à l’université avec le numérique. Savoirs, ressources, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.153-169, 2017, 978-2-8073-1330-9</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-63, 2017, 978-2-8073-1330-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216431v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiki, boîte à outils ou boîte de Pandore ?</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lavielle-Gutnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Massou Nathalie; Lavielle-Gutnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner à l’université avec le numérique. Savoirs, ressources, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-178, 2017, 9782807313309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4869,51 +4869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ydz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712600v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.18.07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03471937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05315576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L&#233;vis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Colli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Desse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_25" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baltazart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807313309-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/experimenter-les-humanites-numeriques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336859v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ydz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712600v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.18.07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03471937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05315576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L&#233;vis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Colli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Desse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_25" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baltazart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807313309-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/experimenter-les-humanites-numeriques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336859v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>