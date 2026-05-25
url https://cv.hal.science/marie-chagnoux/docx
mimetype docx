--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -885,191 +885,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annoter les valeurs de &amp;quot;pouvoir&amp;quot; dans un corpus d'entretiens semi-dirigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Colli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Au-delà de la face sensible de la signification lexicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des hautes études en sciences sociales (EHESS), Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En tant que maman&amp;quot; ou &amp;quot;en tant que citoyen&amp;quot; : la dénotation des communautés d’appartenance dans des témoignages postattentats au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, Pouvoir, Discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICM, Université Hassan II-Casablanca, May 2024, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611501v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04743879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involving Students in International Exchange Programs : From Educational Experiences to Citizen Empowerment</w:t>
               </w:r>
@@ -1137,64 +1137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel usage des marqueurs modaux dans les discours post-traumatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Colli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1597,50 +1597,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mots de médias, mots de citoyens : les dynamiques langagières pour dire l’indicible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études La presse après les attentats du 13-Novembre: témoignages et traitements journalistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2022, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media Literacy as an alternative regulation of social media: the implications of a complex European policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Granchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative content regulation on social media, Preconference ICA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d’engagement du lecteur dans la narration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NADA 22 : 1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement(s), Symposium Madics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« C’est censé concerner tout le monde et au final, ça ne concerne personne », la difficile mise en œuvre de la littératie des données personnelles en milieu scolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les industries du numérique et les jeunes : Innovation, créativité et protection des enfants et des adolescents.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératie des données. Formation et enjeux citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Big Data » : influence, manipulation et micro-ciblage en contexte numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Redire pour mieux dire l’indicible. La presse au lendemain des attentats du 13 novembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1649,441 +2033,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e colloque international CerLICO Dire et re-dire : bis repetita ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle Linguistique du Centre et de l'Ouest (CerLICO), May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675363v1</w:t>
-              </w:r>
-[...382 lines deleted...]
-                <w:t xml:space="preserve">hal-03834359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ici&amp;quot; et &amp;quot;là-bas&amp;quot;, &amp;quot;moi&amp;quot; et &amp;quot;les autres&amp;quot; : articulations narratives dans les récits personnels d’un drame collectif</w:t>
               </w:r>
@@ -2339,316 +2339,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation des résultats du projet #Live (Journalisme et numérique : suivi et narration de l’actualité en direct)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude Écriture journalistique, numérique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploration de données et journalisme : vers la spécification de narrations journalistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle Masses de données, informations et connaissances en sciences (MaDICS) 2018. Big Data - Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de recherche (GDR) MaDICS, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Présentation des résultats du projet #Live (Journalisme et numérique : suivi et narration de l’actualité en direct)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et mutation des pratiques journalistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude Écriture journalistique, numérique et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Atelier Corpus pour l'analyse de la qualité du journalisme d'exploration des données (Cajole)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coria-Taln-RJC; Conférence en Recherche d’Information et Applications (Coria); Conférence sur le Traitement Automatique des Langues Naturelles (TALN); Rencontre jeunes chercheurs (RJC); Association francophone de recherche d’information et applications (Aria); Association pour le traitement automatique des langues (Atala), May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrer le direct : suivi live de l'actualité par les journalistes de la PQR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Formes discursives. Interactions, narrations, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Interstud (Université Vasile Alecsandri, Bacău, Roumanie); Cetal (Université Vasile Alecsandri, Bacău, Roumanie), May 2018, Bacău, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783766v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01784663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueillir des témoignages sur un événement traumatique. Retour d'expérience</w:t>
               </w:r>
@@ -2874,260 +2874,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseignants et étudiants, des relations en médiation sous les regards croisés de la pluridisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d'Actualité de la recherche en éducation et en formation (Aref) 2016. À quelles questions cherchons-nous réponse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association belge des chercheurs en éducation (ABC-Educ, Belgique); Association des enseignants et chercheurs en sciences de l'éducation (AECSE, France); Société suisse pour la recherche en éducation (SSRE, Suisse); Haute École Louain en Hainaut (HELHa, Belgique); Groupe interdisciplinaire de recherche sur la socialisation, l'éducation et la formation (Girsef, Université catholique de Louvain, Belgique); Institut d’administration scolaire (Inas, Université de Mons, Belgique), Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une logique de tiers lieux au service d'une stratégie de formation des enseignants-chercheurs à l'université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ré-imaginer ses enseignements grâce aux TICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Imaginaire et technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; Université de Lorraine; Laboratoire Lorrain de Sciences Sociales (2L2S), Mar 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510902v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01723326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une logique de tiers lieux au service d’une stratégie de formation des enseignants-chercheurs à l’université de Lorraine</w:t>
               </w:r>
@@ -3743,212 +3743,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages numériques : tentatives de coopération et logiques de don</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lavielle-Gutnik</w:t>
+                <w:t xml:space="preserve">Écologie numérique des enseignants-chercheurs : entre habitus pédagogique et bricolage personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.deboecksuperieur.com/recherche/9782807313309. </w:t>
+              <w:t xml:space="preserve">Luc Massou; Nathalie Lavielle-Gutnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner à l’université avec le numérique. Savoirs, ressources, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.153-169, 2017, 978-2-8073-1330-9</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-63, 2017, 978-2-8073-1330-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216431v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Didier Baltazart</w:t>
+                <w:t xml:space="preserve">hal-01684512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages numériques : tentatives de coopération et logiques de don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lavielle-Gutnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luc Massou; Nathalie Lavielle-Gutnik. </w:t>
+              <w:t xml:space="preserve">https://www.deboecksuperieur.com/recherche/9782807313309. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner à l’université avec le numérique. Savoirs, ressources, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.153-169, 2017, 978-2-8073-1330-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Boeck</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01684512v1</w:t>
+                <w:t xml:space="preserve">hal-05216431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiki, boîte à outils ou boîte de Pandore ?</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lavielle-Gutnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Massou Nathalie; Lavielle-Gutnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner à l’université avec le numérique. Savoirs, ressources, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-178, 2017, 9782807313309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4625,51 +4625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil de visualisation de la dynamique textuelle : l'exemple des phénomènes citationnels et modaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4869,51 +4869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ydz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712600v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.18.07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03471937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05315576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L&#233;vis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Colli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Desse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_25" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baltazart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807313309-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/experimenter-les-humanites-numeriques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336859v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ydz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712600v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.18.07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03471937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05315576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L&#233;vis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Colli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Desse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_25" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/le-discours-hypertextualise.html#" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baltazart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807313309-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/experimenter-les-humanites-numeriques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336859v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>