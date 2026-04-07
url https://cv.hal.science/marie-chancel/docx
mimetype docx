--- v0 (2026-03-12)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Chancel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parietal alpha frequency shapes own-body perception by modulating the temporal integration of bodily signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo C Lanfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henrik Ehrsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-67657-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous and endogenous sources of uncertainty inform global performance monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Filevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience of Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nc/niaf041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological changes and body representation: A study of the link between weight cycling and body schema disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Propice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), pp.100507. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbct.2024.100507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-based inference of a common cause for body ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Henrik Ehrsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Ji Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.343-355. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.77221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of muscle proprioception to limb movement perception and proprioceptive decline with ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Landelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kavounoudias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.180-185. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cophys.2021.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Your Foot Move Changes Muscle Proprioceptive Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Ackerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aimonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ribot-Ciscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kavounoudias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.e0341-18. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/ENEURO.0341-18.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's left of the mirror illusion when the mirror can no longer be seen? Bilateral integration of proprioceptive afferents!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kavounoudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 362, pp.118-126. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinaesthetic mirror illusion: How much does the mirror matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kavounoudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234 (6), pp.1459 - 1468. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4549-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinaesthetic mirror illusion and spatial congruence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Luyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kavounoudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1463 - 1470. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory reweighting for kinesthesia in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Landelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Felician</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Aging in the Neuro-musculo-skeletal System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des règles de l'intégration multisensorielle en kinesthésie et de leur évolution liée à l’âge : approches psychophysiques & modélisation bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAS047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01693284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Chancel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parietal alpha frequency shapes own-body perception by modulating the temporal integration of bodily signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo C Lanfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henrik Ehrsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-67657-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous and endogenous sources of uncertainty inform global performance monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Filevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience of Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nc/niaf041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological changes and body representation: A study of the link between weight cycling and body schema disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Propice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), pp.100507. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbct.2024.100507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-based inference of a common cause for body ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Henrik Ehrsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Ji Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.343-355. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.77221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of muscle proprioception to limb movement perception and proprioceptive decline with ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Landelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kavounoudias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.180-185. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cophys.2021.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Your Foot Move Changes Muscle Proprioceptive Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Ackerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aimonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ribot-Ciscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kavounoudias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.e0341-18. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/ENEURO.0341-18.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's left of the mirror illusion when the mirror can no longer be seen? Bilateral integration of proprioceptive afferents!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kavounoudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 362, pp.118-126. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinaesthetic mirror illusion: How much does the mirror matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kavounoudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234 (6), pp.1459 - 1468. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4549-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinaesthetic mirror illusion and spatial congruence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Luyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kavounoudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1463 - 1470. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des règles de l'intégration multisensorielle en kinesthésie et de leur évolution liée à l’âge : approches psychophysiques & modélisation bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAS047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01693284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory reweighting for kinesthesia in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Landelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Felician</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Aging in the Neuro-musculo-skeletal System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano D&#8217;angelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo C Lanfranco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henrik Ehrsson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67657-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Propice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Carron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2024.100507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Henrik Ehrsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ji Ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2021.01.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ribot-Ciscar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0341-18.2019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.08.036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRSW3VR2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4549-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4220-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano D&#8217;angelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo C Lanfranco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henrik Ehrsson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67657-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Propice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Carron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2024.100507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Henrik Ehrsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ji Ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2021.01.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ribot-Ciscar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0341-18.2019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.08.036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRSW3VR2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4549-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4220-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>