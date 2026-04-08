--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -4541,286 +4541,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased muscle proteolysis after local trauma mainly reflects macrophage-associated lysosomal proteolysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial infection affects protein synthesis in primary lymphoid tissues and circulating lymphocytes of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Fisher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Attaix</w:t>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Béchet</w:t>
+                <w:t xml:space="preserve">B. Ruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 132 (7), pp.2028-2032</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850038v1</w:t>
+                <w:t xml:space="preserve">hal-02671428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial infection affects protein synthesis in primary lymphoid tissues and circulating lymphocytes of rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Papet</w:t>
+                <w:t xml:space="preserve">Increased muscle proteolysis after local trauma mainly reflects macrophage-associated lysosomal proteolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Balcerzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ruot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+                <w:t xml:space="preserve">Brian Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Farges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.P. Vasson</w:t>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 282 (2), pp.E326-E335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00345.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671428v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pancreatic Extract–Enriched Diet Improves the Nutritional Status of Aged Rats</w:t>
               </w:r>
@@ -5497,51 +5497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a glutamate-enriched diet counteract glutamine depletion in endotoxemic rats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chambon-Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,51 +6057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6161,64 +6161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and trophic effects of an enteral glutamate enriched-diet in endotoxemic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Savanovitch-Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6273,64 +6273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementation of oral nutrition with pancreatic enzymes improves the nutritional status of aged endotoxemic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6458,51 +6458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7442,277 +7442,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t>
+                <w:t xml:space="preserve">Impact d'un régime hyper lipidique sur le microbiote intestinal au cours de la carcinogenèse mammaire : effet sur la réponse immunitaire anti-tumorale chez la souris C57BL/6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594124v1</w:t>
+                <w:t xml:space="preserve">hal-01603198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un régime hyper lipidique sur le microbiote intestinal au cours de la carcinogenèse mammaire : effet sur la réponse immunitaire anti-tumorale chez la souris C57BL/6</w:t>
+                <w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603198v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un anti-estrogène sur le développement tumoral mammaire chez la souris C57BL/6 obèse en environnement enrichi</w:t>
               </w:r>
@@ -8309,277 +8309,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t>
+                <w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Delort</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805696v1</w:t>
+                <w:t xml:space="preserve">hal-02805695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t>
+                <w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805695v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t>
               </w:r>
@@ -9199,51 +9199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une supplémentation orale en acide 13 cis rétinoique sur les fonctions leucocytaires : Etude chez des sujets sains jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Minet-Quinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,64 +9324,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and trophic effects of an enteral glutamate enriched-diet in endotoxemic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Savanovitch-Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9475,51 +9475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12301,51 +12301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85298B5B"/>
+    <w:nsid w:val="F3135474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12532,51 +12532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-chantal-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7027-7824" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany J Rond&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Davin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1508-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thivat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ribalta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512000177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Brtko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nezbedova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Krizanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorcakova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2007.08.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7BWXG9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Ch&#233;zet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Poulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2006.01706.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00R4FK17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prod'Homme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kimball" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.068841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0501-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1B0CQ1XL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135305v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.863" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFHSC4SR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felgines" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. C&#233;zard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1999.00469.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTCH8BZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675847v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Balcerzak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Fisher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fisher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00345.2001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Farges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Vasson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/131.3.813" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850034v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/72.3.816" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850015v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Boucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Minet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(99)00155-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2KK3CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;zard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1866" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;rard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Joly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robinson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bussi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Boucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cynober" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS19990144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Savanovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/014860719902300132" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-D572DLRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cezard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Davot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Meunier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026614605555" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZNNCM0R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Obled" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1997.273.3.E557" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savanovitch-Chambon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Meunier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(96)91124-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KHM7FR1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704199v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Boucher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farges" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ros&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise de Nutrition Enterale Et Parenterale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760947v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourr&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mayot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847577v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Faria" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00010-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Breuillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26009-9_11" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-chantal-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7027-7824" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany J Rond&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Davin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1508-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thivat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ribalta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512000177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Brtko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nezbedova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Krizanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorcakova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2007.08.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7BWXG9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Ch&#233;zet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Poulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2006.01706.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00R4FK17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prod'Homme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kimball" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.068841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0501-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1B0CQ1XL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135305v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.863" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFHSC4SR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felgines" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. C&#233;zard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1999.00469.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTCH8BZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675847v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Balcerzak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Fisher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Farges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Vasson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fisher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00345.2001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/131.3.813" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850034v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/72.3.816" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850015v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Boucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Minet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(99)00155-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2KK3CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;zard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1866" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;rard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Joly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robinson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bussi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Boucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cynober" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS19990144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Savanovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/014860719902300132" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-D572DLRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cezard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Davot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Meunier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026614605555" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZNNCM0R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Obled" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1997.273.3.E557" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savanovitch-Chambon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Meunier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(96)91124-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KHM7FR1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704199v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Boucher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farges" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ros&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise de Nutrition Enterale Et Parenterale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760947v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourr&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mayot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847577v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Faria" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00010-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Breuillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26009-9_11" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>