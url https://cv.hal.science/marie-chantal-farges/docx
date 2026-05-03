--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -166,619 +166,619 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Protein in a Challenge Meal Does Not Alleviate Postprandial Impairments in Vascular Endothelial Function in Healthy Older Adults with Cardiometabolic Risk: A Randomized Crossover-Controlled Trial</w:t>
+                <w:t xml:space="preserve">Long-Term High-Fat Diet Limits the Protective Effect of Spontaneous Physical Activity on Mammary Carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Jolata Dimina</w:t>
+                <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leray</w:t>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Voute</w:t>
+                <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie David</w:t>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 154 (12), pp.3664 - 3680. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (11), pp.6221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25116221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819050v1</w:t>
+                <w:t xml:space="preserve">hal-04630990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term High-Fat Diet Limits the Protective Effect of Spontaneous Physical Activity on Mammary Carcinogenesis</w:t>
+                <w:t xml:space="preserve">Dietary Protein in a Challenge Meal Does Not Alleviate Postprandial Impairments in Vascular Endothelial Function in Healthy Older Adults with Cardiometabolic Risk: A Randomized Crossover-Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marlin</w:t>
+                <w:t xml:space="preserve">Laurianne Jolata Dimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Goepp</w:t>
+                <w:t xml:space="preserve">Vincent Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desiderio</w:t>
+                <w:t xml:space="preserve">Marion Voute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+                <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (11), pp.6221. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154 (12), pp.3664 - 3680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25116221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630990v1</w:t>
+                <w:t xml:space="preserve">hal-04819050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Goepp</w:t>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+                <w:t xml:space="preserve">Guillaume Martinroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (2), pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-021-00868-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790783v1</w:t>
+                <w:t xml:space="preserve">hal-03776145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rea Bingula</w:t>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinroche</w:t>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78 (2), pp.335-342. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-021-00868-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776145v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -881,64 +881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Cell International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
@@ -976,103 +976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of inter-organ signalling in obese mice by spontaneous physical activity during mammary cancer development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -1162,51 +1162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 232 (1), pp.101-109. </w:t>
@@ -1257,51 +1257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-Arginine supplementation prevents allodynia and hyperalgesia in painful diabetic neuropathic rats by normalizing plasma nitric oxide concentration and increasing plasma agmatine concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lusliany J Rondón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (3), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1534,51 +1534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,51 +1642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin: A potent regulator of natural killer cell activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased consumption of salmon during pregnancy partly prevents the decline of some plasma essential amino acid concentrations in pregnant women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,1549 +2034,1549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
+                <w:t xml:space="preserve">Does aging affect the immune status? A comparative analysis in 300 healthy volunteers from France, Austria and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Talvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mishellany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">Joseph Ribalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t>
+              <w:t xml:space="preserve">Immunity and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (38), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-4933-10-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063639v1</w:t>
+                <w:t xml:space="preserve">hal-01189841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does aging affect the immune status? A comparative analysis in 300 healthy volunteers from France, Austria and Spain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+                <w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ribalta</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mishellany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity and Ageing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4933-10-38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189841v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Consumption of Two Portions of Salmon Per Week Enhance the Antioxidant Defense System in Pregnant Women?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Cruz García-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristell Combe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+                <w:t xml:space="preserve">María Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josune Olza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vlachava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (12), pp.1401-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2012.4508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651455v1</w:t>
+                <w:t xml:space="preserve">hal-03176062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04645048v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Immune status is more affected by age than by carotenoid depletion-repletion in healthy human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Minet-Quinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Ribalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (11), pp.2054 - 2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114512000177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182399v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Consumption of Two Portions of Salmon Per Week Enhance the Antioxidant Defense System in Pregnant Women?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
+                <w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2012.4508⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176062v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune status is more affected by age than by carotenoid depletion-repletion in healthy human subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josep Ribalta</w:t>
+                <w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114512000177⟩</w:t>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650912v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t>
+                <w:t xml:space="preserve">The Salmon in Pregnancy Study: study design, subject characteristics, maternal fish and marine n–3 fatty acid intake, and marine n–3 fatty acid status in maternal and umbilical cord blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Merlin</w:t>
+                <w:t xml:space="preserve">Elizabeth Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
+                <w:t xml:space="preserve">Paul Noakes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vlachava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. C. Farges</w:t>
+                <w:t xml:space="preserve">Norma Diaper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (suppl_6), pp.1986S-1992S. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.110.001636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047423v1</w:t>
+                <w:t xml:space="preserve">hal-03176064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Salmon in Pregnancy Study: study design, subject characteristics, maternal fish and marine n–3 fatty acid intake, and marine n–3 fatty acid status in maternal and umbilical cord blood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norma Diaper</w:t>
+                <w:t xml:space="preserve">Lemon Verbena Infusion Consumption Attenuates Oxidative Stress in Dextran Sulfate Sodium-Induced Colitis in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.110.001636⟩</w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (12), pp.3534-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10620-011-1784-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176064v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemon Verbena Infusion Consumption Attenuates Oxidative Stress in Dextran Sulfate Sodium-Induced Colitis in the Rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lenoir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-011-1784-x⟩</w:t>
+              <w:t xml:space="preserve">Transplant Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (2), pp.100-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03176066v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related change in the retinoid X receptor beta gene expression in peripheral blood mononuclear cells of healthy volunteers : Effect of 13-cis retinoic acid supplementation</w:t>
               </w:r>
@@ -3734,77 +3734,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caldefie-Chézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (9), pp.668-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Balage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Kimball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3984,103 +3984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro evidences that carotenoids could modulate the neutrophil respiratory burst during dietary manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Minet-Quinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (2), pp.114-120. </w:t>
@@ -4302,51 +4302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chambon-Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4416,411 +4416,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased muscle proteolysis after local trauma mainly reflects macrophage-associated lysosomal proteolysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial infection affects protein synthesis in primary lymphoid tissues and circulating lymphocytes of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Balcerzak</w:t>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian D. Fisher</w:t>
+                <w:t xml:space="preserve">B. Ruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Attaix</w:t>
+                <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+                <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 282 (2), pp.E326-E335</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 132 (7), pp.2028-2032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675847v1</w:t>
+                <w:t xml:space="preserve">hal-02671428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial infection affects protein synthesis in primary lymphoid tissues and circulating lymphocytes of rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased muscle proteolysis after local trauma mainly reflects macrophage-associated lysosomal proteolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Papet</w:t>
+                <w:t xml:space="preserve">Denis Balcerzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ruot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+                <w:t xml:space="preserve">Brian Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Farges</w:t>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Vasson</w:t>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 282 (2), pp.E326-E335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00345.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671428v1</w:t>
+                <w:t xml:space="preserve">hal-04850038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased muscle proteolysis after local trauma mainly reflects macrophage-associated lysosomal proteolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Balcerzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian D. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Béchet</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 282 (2), pp.E326-E335. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 282 (2), pp.E326-E335</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850038v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pancreatic Extract–Enriched Diet Improves the Nutritional Status of Aged Rats</w:t>
               </w:r>
@@ -4832,77 +4832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chambon-Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 131 (3), pp.813-819. </w:t>
@@ -4940,51 +4940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging: a barrier to renutrition? Nutritional and immunologic evidence in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chambon-Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,77 +5087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of immune response with ornithine A-ketoglutarate in burn injury: an arginine or glutamine dependency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5242,51 +5242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chambon-Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,51 +5350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Administration of a Glutamine-Enriched Diet Before or After Endotoxin Challenge in Aged Rats Has Limited Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,51 +5497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a glutamate-enriched diet counteract glutamine depletion in endotoxemic rats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chambon-Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5648,51 +5648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cynober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5769,77 +5769,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Cynober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 23 (1), pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5885,51 +5885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pancreatic extract-enriched diet corrects ileal mucosa atrophy in endotoxemic aged rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,51 +6057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6161,64 +6161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and trophic effects of an enteral glutamate enriched-diet in endotoxemic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Savanovitch-Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6273,64 +6273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementation of oral nutrition with pancreatic enzymes improves the nutritional status of aged endotoxemic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6458,51 +6458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6693,90 +6693,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune-mediated tumor microenvironment remodeling depends on the high fat diet duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6823,103 +6823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obésité à long terme limite la prévention de la carcinogenèse mammaire par l’activité physique, approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Activité Physique et séquelles liées au cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand (FR), France</w:t>
@@ -6948,103 +6948,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone Nutrition Clinique et Métabolisme, Nov 2022, Toulouse, France</w:t>
@@ -7237,51 +7237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7336,77 +7336,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physical activity on tumour immunity in C57BL/6 mouse syngeneic model of mammary cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7442,359 +7442,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un régime hyper lipidique sur le microbiote intestinal au cours de la carcinogenèse mammaire : effet sur la réponse immunitaire anti-tumorale chez la souris C57BL/6</w:t>
+                <w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603198v1</w:t>
+                <w:t xml:space="preserve">hal-01594124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t>
+                <w:t xml:space="preserve">Impact d'un régime hyper lipidique sur le microbiote intestinal au cours de la carcinogenèse mammaire : effet sur la réponse immunitaire anti-tumorale chez la souris C57BL/6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594124v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un anti-estrogène sur le développement tumoral mammaire chez la souris C57BL/6 obèse en environnement enrichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t>
@@ -7817,644 +7817,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’activité physique spontanée en situation d’obésité sur la cancérogenèse mammaire : approche expérimentale chez la souris C57/bl6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leptin induces in vitro and in vivo the inflammatory response in mammary epithelial neoplastic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-Alpes-Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237883v1</w:t>
+                <w:t xml:space="preserve">hal-02740307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin induces in vitro and in vivo the inflammatory response in mammary epithelial neoplastic cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt de l’activité physique spontanée en situation d’obésité sur la cancérogenèse mammaire : approche expérimentale chez la souris C57/bl6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-Alpes-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02740307v1</w:t>
+                <w:t xml:space="preserve">hal-01237883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of enriched environment on tumor growth and adipokines secretion in a mouse model of mammary cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American-Society-of-Clinical-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745973v1</w:t>
+                <w:t xml:space="preserve">hal-02747154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of enriched environment on tumor growth and adipokines secretion in a mouse model of mammary cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Basu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+                <w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American-Society-of-Clinical-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Chicago, United States</w:t>
+              <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747154v1</w:t>
+                <w:t xml:space="preserve">hal-02745973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t>
+                <w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805695v1</w:t>
+                <w:t xml:space="preserve">hal-02805884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t>
               </w:r>
@@ -8559,480 +8559,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t>
+                <w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805884v1</w:t>
+                <w:t xml:space="preserve">hal-02805695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t>
+                <w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817684v1</w:t>
+                <w:t xml:space="preserve">hal-02817690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t>
+                <w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817690v1</w:t>
+                <w:t xml:space="preserve">hal-02817684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité cytolytique des cellules Natural Killer humaines en réponse à une déplétion en arginine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche Sciences de la Vie et de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Clermont-Ferrand, France</w:t>
@@ -9074,77 +9074,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9199,51 +9199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une supplémentation orale en acide 13 cis rétinoique sur les fonctions leucocytaires : Etude chez des sujets sains jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Minet-Quinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,64 +9324,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and trophic effects of an enteral glutamate enriched-diet in endotoxemic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Savanovitch-Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9475,51 +9475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9710,90 +9710,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vitamine D, un potentiel acteur de la reprogrammation des macrophages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9818,103 +9818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term high-fat diet limits exercice benefits on mammary tumor growth in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France. Clinical Nutrition ESPEN, 58, pp.624, 2023, </w:t>
@@ -9952,103 +9952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despite a regular spontaneous physical activity, a long-term high-fat diet promotes mammary cancer development in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Edition - Metabolism &amp; Cancer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
@@ -10077,90 +10077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary tumour microenvironment response to vitamin D and exercise in aged mice fed by high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10205,286 +10205,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse du micro-environnement tumoral mammaire à la vitamine D et/ou à l’exercice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du CIR3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2, Supplement 2), pp.e66-e67, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645204v1</w:t>
+                <w:t xml:space="preserve">hal-04106182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Réponse du micro-environnement tumoral mammaire à la vitamine D et/ou à l’exercice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée du CIR3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04106182v1</w:t>
+                <w:t xml:space="preserve">hal-04645204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t>
               </w:r>
@@ -10509,64 +10509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Al Dekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
@@ -10595,90 +10595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation du micro-environnement tumoral mammaire : l’exercice physique contrebalance l’effet tolérogène de la vitamine D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10729,103 +10729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité module les signaux hormonaux tissulaires conduisant à une moindre croissance tumorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t>
@@ -10854,51 +10854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary tumor growth limits spontaneous physical activity in high-fat diet fed mice housed in an enriched environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10906,51 +10906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10988,90 +10988,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la carcinogenèse mammaire et du surpoids sur l’activité physique spontanée et le rythme circadien chez la souris C57BL/6 placée ou non en environnement enrichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Colloque AFSTAL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
@@ -11100,90 +11100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high fat diet and physical activity on tumor’s inflammation and oxidative stress in a model of C57BL/6 mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11225,51 +11225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’infiltrat immunitaire tumoral mammaire chez la souris C57BL/6 obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11277,51 +11277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016</w:t>
@@ -11376,51 +11376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11527,51 +11527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , 639 p., 2015, JFN 2015-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11648,51 +11648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11743,64 +11743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11868,77 +11868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , Nutrition Clinique et Métabolisme, 48 (suppl. 1), pp.S82-S83, 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
@@ -12012,64 +12012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle Immune Cells, Obesity, and High-Fat Feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Domingues-Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Skeletal Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.125-135, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12129,51 +12129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humana Press, Cham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L-Arginine in Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland AG., pp.131-144, 2016, 978-3-319-26007-5. </w:t>
@@ -12301,51 +12301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3135474"/>
+    <w:nsid w:val="D7735AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12532,51 +12532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-chantal-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7027-7824" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany J Rond&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Davin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1508-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thivat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ribalta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512000177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Brtko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nezbedova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Krizanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorcakova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2007.08.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7BWXG9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Ch&#233;zet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Poulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2006.01706.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00R4FK17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prod'Homme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kimball" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.068841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0501-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1B0CQ1XL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135305v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.863" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFHSC4SR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felgines" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. C&#233;zard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1999.00469.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTCH8BZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675847v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Balcerzak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Fisher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Farges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Vasson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fisher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00345.2001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/131.3.813" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850034v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/72.3.816" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850015v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Boucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Minet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(99)00155-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2KK3CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;zard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1866" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;rard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Joly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robinson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bussi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Boucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cynober" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS19990144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Savanovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/014860719902300132" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-D572DLRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cezard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Davot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Meunier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026614605555" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZNNCM0R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Obled" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1997.273.3.E557" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savanovitch-Chambon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Meunier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(96)91124-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KHM7FR1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704199v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Boucher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farges" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ros&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise de Nutrition Enterale Et Parenterale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760947v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourr&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mayot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847577v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Faria" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00010-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Breuillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26009-9_11" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-chantal-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7027-7824" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany J Rond&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Davin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1508-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thivat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ribalta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512000177" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Brtko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nezbedova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Krizanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorcakova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2007.08.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7BWXG9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Ch&#233;zet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Poulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2006.01706.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00R4FK17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prod'Homme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kimball" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.068841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0501-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1B0CQ1XL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135305v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.863" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFHSC4SR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felgines" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. C&#233;zard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1999.00469.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTCH8BZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Farges" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Vasson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Balcerzak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fisher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00345.2001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675847v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Fisher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/131.3.813" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850034v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/72.3.816" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850015v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Boucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Minet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(99)00155-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2KK3CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;zard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1866" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;rard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Joly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robinson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bussi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Boucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cynober" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS19990144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Savanovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/014860719902300132" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-D572DLRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cezard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Davot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Meunier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026614605555" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZNNCM0R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Obled" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1997.273.3.E557" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savanovitch-Chambon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Meunier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(96)91124-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KHM7FR1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704199v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Boucher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farges" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ros&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise de Nutrition Enterale Et Parenterale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760947v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourr&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mayot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847577v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Faria" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00010-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Breuillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26009-9_11" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>