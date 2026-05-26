--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -166,619 +166,619 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term High-Fat Diet Limits the Protective Effect of Spontaneous Physical Activity on Mammary Carcinogenesis</w:t>
+                <w:t xml:space="preserve">Dietary Protein in a Challenge Meal Does Not Alleviate Postprandial Impairments in Vascular Endothelial Function in Healthy Older Adults with Cardiometabolic Risk: A Randomized Crossover-Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marlin</w:t>
+                <w:t xml:space="preserve">Laurianne Jolata Dimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Goepp</w:t>
+                <w:t xml:space="preserve">Vincent Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desiderio</w:t>
+                <w:t xml:space="preserve">Marion Voute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+                <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (11), pp.6221. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154 (12), pp.3664 - 3680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25116221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630990v1</w:t>
+                <w:t xml:space="preserve">hal-04819050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Protein in a Challenge Meal Does Not Alleviate Postprandial Impairments in Vascular Endothelial Function in Healthy Older Adults with Cardiometabolic Risk: A Randomized Crossover-Controlled Trial</w:t>
+                <w:t xml:space="preserve">Long-Term High-Fat Diet Limits the Protective Effect of Spontaneous Physical Activity on Mammary Carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Jolata Dimina</w:t>
+                <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leray</w:t>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Voute</w:t>
+                <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie David</w:t>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 154 (12), pp.3664 - 3680. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (11), pp.6221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25116221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819050v1</w:t>
+                <w:t xml:space="preserve">hal-04630990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rea Bingula</w:t>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-021-00868-z⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776145v1</w:t>
+                <w:t xml:space="preserve">hal-03790783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Goepp</w:t>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+                <w:t xml:space="preserve">Guillaume Martinroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.59. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (2), pp.335-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-021-00868-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790783v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -881,64 +881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Cell International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
@@ -976,103 +976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of inter-organ signalling in obese mice by spontaneous physical activity during mammary cancer development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -1162,51 +1162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 232 (1), pp.101-109. </w:t>
@@ -1257,51 +1257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-Arginine supplementation prevents allodynia and hyperalgesia in painful diabetic neuropathic rats by normalizing plasma nitric oxide concentration and increasing plasma agmatine concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lusliany J Rondón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (3), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1534,51 +1534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,51 +1642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin: A potent regulator of natural killer cell activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased consumption of salmon during pregnancy partly prevents the decline of some plasma essential amino acid concentrations in pregnant women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,64 +2040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does aging affect the immune status? A comparative analysis in 300 healthy volunteers from France, Austria and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2314,1269 +2314,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Consumption of Two Portions of Salmon Per Week Enhance the Antioxidant Defense System in Pregnant Women?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cruz García-Rodríguez</w:t>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Mesa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2012.4508⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176062v1</w:t>
+                <w:t xml:space="preserve">hal-02651455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182399v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lamas</w:t>
+                <w:t xml:space="preserve">Immune status is more affected by age than by carotenoid depletion-repletion in healthy human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Minet-Quinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">Emilie Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Ribalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (11), pp.2054 - 2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114512000177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651580v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune status is more affected by age than by carotenoid depletion-repletion in healthy human subjects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Consumption of Two Portions of Salmon Per Week Enhance the Antioxidant Defense System in Pregnant Women?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Minet-Quinard</w:t>
+                <w:t xml:space="preserve">Cruz García-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+                <w:t xml:space="preserve">María Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Thivat</w:t>
+                <w:t xml:space="preserve">Josune Olza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Ribalta</w:t>
+                <w:t xml:space="preserve">Maria Vlachava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114512000177⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (12), pp.1401-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2012.4508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650912v1</w:t>
+                <w:t xml:space="preserve">hal-03176062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t>
+                <w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651455v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645048v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Salmon in Pregnancy Study: study design, subject characteristics, maternal fish and marine n–3 fatty acid intake, and marine n–3 fatty acid status in maternal and umbilical cord blood</w:t>
+                <w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Miles</w:t>
+                <w:t xml:space="preserve">E. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Noakes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Vlachava</w:t>
+                <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma Diaper</w:t>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.110.001636⟩</w:t>
+              <w:t xml:space="preserve">Transplant Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (2), pp.100-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176064v1</w:t>
+                <w:t xml:space="preserve">hal-02047423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemon Verbena Infusion Consumption Attenuates Oxidative Stress in Dextran Sulfate Sodium-Induced Colitis in the Rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+                <w:t xml:space="preserve">The Salmon in Pregnancy Study: study design, subject characteristics, maternal fish and marine n–3 fatty acid intake, and marine n–3 fatty acid status in maternal and umbilical cord blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noakes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vlachava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Diaper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-011-1784-x⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (suppl_6), pp.1986S-1992S. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.110.001636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03176066v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lemon Verbena Infusion Consumption Attenuates Oxidative Stress in Dextran Sulfate Sodium-Induced Colitis in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
+                <w:t xml:space="preserve">Loïc Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. C. Farges</w:t>
+                <w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (12), pp.3534-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10620-011-1784-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02047423v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related change in the retinoid X receptor beta gene expression in peripheral blood mononuclear cells of healthy volunteers : Effect of 13-cis retinoic acid supplementation</w:t>
               </w:r>
@@ -3734,77 +3734,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caldefie-Chézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (9), pp.668-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Balage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Kimball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3984,103 +3984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro evidences that carotenoids could modulate the neutrophil respiratory burst during dietary manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Minet-Quinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (2), pp.114-120. </w:t>
@@ -4302,51 +4302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chambon-Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4416,411 +4416,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial infection affects protein synthesis in primary lymphoid tissues and circulating lymphocytes of rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased muscle proteolysis after local trauma mainly reflects macrophage-associated lysosomal proteolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Papet</w:t>
+                <w:t xml:space="preserve">Denis Balcerzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ruot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+                <w:t xml:space="preserve">Brian D. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Farges</w:t>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Vasson</w:t>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 132 (7), pp.2028-2032</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 282 (2), pp.E326-E335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671428v1</w:t>
+                <w:t xml:space="preserve">hal-02675847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased muscle proteolysis after local trauma mainly reflects macrophage-associated lysosomal proteolysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial infection affects protein synthesis in primary lymphoid tissues and circulating lymphocytes of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Balcerzak</w:t>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Fisher</w:t>
+                <w:t xml:space="preserve">B. Ruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Attaix</w:t>
+                <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Béchet</w:t>
+                <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 132 (7), pp.2028-2032</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850038v1</w:t>
+                <w:t xml:space="preserve">hal-02671428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased muscle proteolysis after local trauma mainly reflects macrophage-associated lysosomal proteolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Balcerzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian D. Fisher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 282 (2), pp.E326-E335</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 282 (2), pp.E326-E335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00345.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675847v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pancreatic Extract–Enriched Diet Improves the Nutritional Status of Aged Rats</w:t>
               </w:r>
@@ -4832,77 +4832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chambon-Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 131 (3), pp.813-819. </w:t>
@@ -4940,51 +4940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging: a barrier to renutrition? Nutritional and immunologic evidence in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chambon-Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,77 +5087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of immune response with ornithine A-ketoglutarate in burn injury: an arginine or glutamine dependency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5242,51 +5242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chambon-Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,51 +5350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Administration of a Glutamine-Enriched Diet Before or After Endotoxin Challenge in Aged Rats Has Limited Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,51 +5497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a glutamate-enriched diet counteract glutamine depletion in endotoxemic rats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chambon-Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5648,51 +5648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cynober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5769,77 +5769,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Savanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Cynober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 23 (1), pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5885,51 +5885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pancreatic extract-enriched diet corrects ileal mucosa atrophy in endotoxemic aged rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,51 +6057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6161,64 +6161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and trophic effects of an enteral glutamate enriched-diet in endotoxemic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Savanovitch-Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6273,64 +6273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementation of oral nutrition with pancreatic enzymes improves the nutritional status of aged endotoxemic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6458,51 +6458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6693,90 +6693,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune-mediated tumor microenvironment remodeling depends on the high fat diet duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6823,103 +6823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obésité à long terme limite la prévention de la carcinogenèse mammaire par l’activité physique, approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Activité Physique et séquelles liées au cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand (FR), France</w:t>
@@ -6948,103 +6948,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone Nutrition Clinique et Métabolisme, Nov 2022, Toulouse, France</w:t>
@@ -7237,51 +7237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7336,77 +7336,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physical activity on tumour immunity in C57BL/6 mouse syngeneic model of mammary cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7461,64 +7461,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7586,77 +7586,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un régime hyper lipidique sur le microbiote intestinal au cours de la carcinogenèse mammaire : effet sur la réponse immunitaire anti-tumorale chez la souris C57BL/6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7711,90 +7711,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un anti-estrogène sur le développement tumoral mammaire chez la souris C57BL/6 obèse en environnement enrichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t>
@@ -7849,64 +7849,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7966,77 +7966,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
@@ -8078,77 +8078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of enriched environment on tumor growth and adipokines secretion in a mouse model of mammary cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8190,51 +8190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8309,730 +8309,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t>
+                <w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805884v1</w:t>
+                <w:t xml:space="preserve">hal-02805696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t>
+                <w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Delort</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805696v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t>
+                <w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805695v1</w:t>
+                <w:t xml:space="preserve">hal-02805884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t>
+                <w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817690v1</w:t>
+                <w:t xml:space="preserve">hal-02817684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t>
+                <w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817684v1</w:t>
+                <w:t xml:space="preserve">hal-02817690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité cytolytique des cellules Natural Killer humaines en réponse à une déplétion en arginine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche Sciences de la Vie et de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Clermont-Ferrand, France</w:t>
@@ -9074,77 +9074,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9199,51 +9199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une supplémentation orale en acide 13 cis rétinoique sur les fonctions leucocytaires : Etude chez des sujets sains jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Minet-Quinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,64 +9324,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and trophic effects of an enteral glutamate enriched-diet in endotoxemic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Savanovitch-Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9475,51 +9475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9704,351 +9704,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vitamine D, un potentiel acteur de la reprogrammation des macrophages ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Long-term high-fat diet limits exercice benefits on mammary tumor growth in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Talvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESPEN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France. Clinical Nutrition ESPEN, 58, pp.624, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645137v1</w:t>
+                <w:t xml:space="preserve">hal-04645062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term high-fat diet limits exercice benefits on mammary tumor growth in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La vitamine D, un potentiel acteur de la reprogrammation des macrophages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04645062v1</w:t>
+                <w:t xml:space="preserve">hal-04645137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despite a regular spontaneous physical activity, a long-term high-fat diet promotes mammary cancer development in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Edition - Metabolism &amp; Cancer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
@@ -10077,90 +10077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary tumour microenvironment response to vitamin D and exercise in aged mice fed by high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10205,286 +10205,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Réponse du micro-environnement tumoral mammaire à la vitamine D et/ou à l’exercice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du CIR3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Clermont Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106182v1</w:t>
+                <w:t xml:space="preserve">hal-04645204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse du micro-environnement tumoral mammaire à la vitamine D et/ou à l’exercice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du CIR3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2, Supplement 2), pp.e66-e67, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645204v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t>
               </w:r>
@@ -10509,64 +10509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Al Dekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
@@ -10595,90 +10595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation du micro-environnement tumoral mammaire : l’exercice physique contrebalance l’effet tolérogène de la vitamine D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10729,103 +10729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité module les signaux hormonaux tissulaires conduisant à une moindre croissance tumorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t>
@@ -10848,342 +10848,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary tumor growth limits spontaneous physical activity in high-fat diet fed mice housed in an enriched environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Impact de la carcinogenèse mammaire et du surpoids sur l’activité physique spontanée et le rythme circadien chez la souris C57BL/6 placée ou non en environnement enrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
+              <w:t xml:space="preserve">43. Colloque AFSTAL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594561v1</w:t>
+                <w:t xml:space="preserve">hal-01594879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la carcinogenèse mammaire et du surpoids sur l’activité physique spontanée et le rythme circadien chez la souris C57BL/6 placée ou non en environnement enrichi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mammary tumor growth limits spontaneous physical activity in high-fat diet fed mice housed in an enriched environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque AFSTAL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
+              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594879v1</w:t>
+                <w:t xml:space="preserve">hal-01594561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high fat diet and physical activity on tumor’s inflammation and oxidative stress in a model of C57BL/6 mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11225,51 +11225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’infiltrat immunitaire tumoral mammaire chez la souris C57BL/6 obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11277,51 +11277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016</w:t>
@@ -11527,51 +11527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , 639 p., 2015, JFN 2015-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11648,51 +11648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11743,64 +11743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11868,51 +11868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12012,64 +12012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle Immune Cells, Obesity, and High-Fat Feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Domingues-Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Skeletal Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.125-135, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12129,51 +12129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humana Press, Cham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L-Arginine in Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland AG., pp.131-144, 2016, 978-3-319-26007-5. </w:t>
@@ -12301,51 +12301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7735AD9"/>
+    <w:nsid w:val="3ECC9E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12532,51 +12532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-chantal-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7027-7824" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany J Rond&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Davin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1508-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thivat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ribalta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512000177" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Brtko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nezbedova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Krizanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorcakova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2007.08.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7BWXG9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Ch&#233;zet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Poulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2006.01706.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00R4FK17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prod'Homme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kimball" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.068841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0501-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1B0CQ1XL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135305v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.863" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFHSC4SR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felgines" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. C&#233;zard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1999.00469.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTCH8BZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Farges" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Vasson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Balcerzak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fisher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00345.2001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675847v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Fisher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/131.3.813" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850034v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/72.3.816" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850015v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Boucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Minet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(99)00155-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2KK3CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;zard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1866" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;rard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Joly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robinson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bussi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Boucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cynober" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS19990144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Savanovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/014860719902300132" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-D572DLRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cezard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Davot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Meunier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026614605555" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZNNCM0R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Obled" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1997.273.3.E557" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savanovitch-Chambon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Meunier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(96)91124-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KHM7FR1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704199v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Boucher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farges" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ros&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise de Nutrition Enterale Et Parenterale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760947v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourr&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mayot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847577v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Faria" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00010-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Breuillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26009-9_11" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-chantal-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7027-7824" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany J Rond&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Davin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1508-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thivat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ribalta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512000177" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Brtko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nezbedova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Krizanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorcakova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2007.08.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7BWXG9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Ch&#233;zet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Poulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2006.01706.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00R4FK17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prod'Homme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kimball" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.068841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0501-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1B0CQ1XL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135305v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.863" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFHSC4SR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felgines" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. C&#233;zard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1999.00469.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTCH8BZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675847v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Balcerzak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Fisher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Farges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Vasson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fisher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00345.2001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chambon-Savanovitch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/131.3.813" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850034v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/72.3.816" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850015v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Boucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Minet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(99)00155-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2KK3CN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;zard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1866" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;rard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Joly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/129.10.1799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robinson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bussi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Boucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cynober" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS19990144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Savanovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/014860719902300132" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-D572DLRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cezard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Davot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Meunier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026614605555" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZNNCM0R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Obled" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1997.273.3.E557" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savanovitch-Chambon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Meunier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0899-9007(96)91124-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KHM7FR1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704199v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Boucher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farges" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ros&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise de Nutrition Enterale Et Parenterale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760947v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourr&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mayot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847577v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Faria" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00010-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Breuillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26009-9_11" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>