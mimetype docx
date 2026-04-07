--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -147,1370 +147,1504 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive management negatively impacts field margin ecosystem service indicators at both field and landscape levels</w:t>
+                <w:t xml:space="preserve">Weeds in a changing climate: Competitors or service plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Genty</w:t>
+                <w:t xml:space="preserve">Marie Zwetsloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">Marie‐charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐charlotte Bopp</w:t>
+                <w:t xml:space="preserve">Lammert Bastiaans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Henckel</w:t>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 36 (1), pp.e70161. </w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.70161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446068v1</w:t>
+                <w:t xml:space="preserve">hal-05570066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t>
+                <w:t xml:space="preserve">Intensive management negatively impacts field margin ecosystem service indicators at both field and landscape levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+                <w:t xml:space="preserve">Léa Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlinde B. de Deyn</w:t>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie J Zwetsloot</w:t>
+                <w:t xml:space="preserve">Laura Henckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (1), pp.e70161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.70161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391220v2</w:t>
+                <w:t xml:space="preserve">hal-05446068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and management changes over 40 years drove more stress‐tolerant and less ruderal weed communities in vineyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+                <w:t xml:space="preserve">Gerlinde B. de Deyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+                <w:t xml:space="preserve">Marie J Zwetsloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Maillet</w:t>
+                <w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 95 (1), pp.e1631. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecm.1631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771501v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of agricultural intensification on weed floral and competitive traits: a spatiotemporal study in French vineyards and annual crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate and management changes over 40 years drove more stress‐tolerant and less ruderal weed communities in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Martin-Lefevre</w:t>
+                <w:t xml:space="preserve">Jacques Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Ollivier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 394, pp.109877. </w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95 (1), pp.e1631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecm.1631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210377v1</w:t>
+                <w:t xml:space="preserve">hal-04771501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impacts of agricultural intensification on weed floral and competitive traits: a spatiotemporal study in French vineyards and annual crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 394, pp.109877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988369v1</w:t>
+                <w:t xml:space="preserve">hal-05210377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t>
+                <w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819778v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of region, seasonality and weed management practice effects on the functional structure of weed communities in French vineyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.347-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04024218v1</w:t>
+                <w:t xml:space="preserve">hal-03759629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130 (4), pp.547-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03759629v1</w:t>
+                <w:t xml:space="preserve">hal-03819778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoseiidae of Vietnam (Acari: Mesostigmata) with description of a new species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Relative importance of region, seasonality and weed management practice effects on the functional structure of weed communities in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kris Wyckhuys</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acarologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24349/acarologia/20204362⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 330, pp.107892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493731v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phytoseiidae of Vietnam (Acari: Mesostigmata) with description of a new species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Douin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Nguyen Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Wyckhuys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acarologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (1), pp.75-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24349/acarologia/20204362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual variations in functional traits of sown and spontaneous species in vineyard inter‐rows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (5), pp.e03140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecs2.3140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1520,147 +1654,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Agricultural Intensification on Weed Floral and Competitive Traits: A Spatiotemporal Study in French Vineyards and Annual Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1670,273 +1804,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services rendus par les cultures fruitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CTIFL; INRA; Groupement d' Intérêt Scientifique Fruits. 2019, 287 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services rendus par les cultures fruitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bergère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CTIFL; INRAE; Groupement d' Intérêt Scientifique Fruits. 2019, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1946,100 +2080,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés adventices en réponse aux pratiques de gestion des sols et conséquences pour les processus de recyclage de la matière organique dans les vignobles ˸ une approche fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023AGRO0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04192344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2049,105 +2183,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propriétés fonctionnelles des communautés végétales expliquent-elles les services écosystémiques qu'elles fournissent ? Le cas des couverts semés et spontanés en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecosystèmes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02955878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2215,51 +2349,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52578880"/>
+    <w:nsid w:val="EBE404FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2446,51 +2580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-charlotte-bopp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0934-833X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271518774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin-Lefevre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109877" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen Duc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Wyckhuys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20204362" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05150807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03077371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berg&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02517769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04192344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02955878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-charlotte-bopp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0934-833X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271518774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin-Lefevre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109877" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen Duc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Wyckhuys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20204362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05150807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03077371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berg&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02517769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04192344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02955878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>