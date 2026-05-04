--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -147,1504 +147,1638 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weeds in a changing climate: Competitors or service plants?</w:t>
+                <w:t xml:space="preserve">The capacity to suppress wheat crown rot disease occurs naturally in contrasted farm soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zwetsloot</w:t>
+                <w:t xml:space="preserve">Alix Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐charlotte Bopp</w:t>
+                <w:t xml:space="preserve">Simon de Donder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lammert Bastiaans</w:t>
+                <w:t xml:space="preserve">Richard Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+                <w:t xml:space="preserve">Michaël Denefle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+                <w:t xml:space="preserve">Romain Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-25. </w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38, pp.101320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp3.70181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2026.101320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570066v1</w:t>
+                <w:t xml:space="preserve">hal-05587477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive management negatively impacts field margin ecosystem service indicators at both field and landscape levels</w:t>
+                <w:t xml:space="preserve">Weeds in a changing climate: Competitors or service plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Genty</w:t>
+                <w:t xml:space="preserve">Marie Zwetsloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meynard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie‐charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Henckel</w:t>
+                <w:t xml:space="preserve">Lammert Bastiaans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.70161⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446068v1</w:t>
+                <w:t xml:space="preserve">hal-05570066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensive management negatively impacts field margin ecosystem service indicators at both field and landscape levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlinde B. de Deyn</w:t>
+                <w:t xml:space="preserve">Léa Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie J Zwetsloot</w:t>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t>
+                <w:t xml:space="preserve">Laura Henckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (1), pp.e70161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.70161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391220v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and management changes over 40 years drove more stress‐tolerant and less ruderal weed communities in vineyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
+                <w:t xml:space="preserve">Gerlinde B. de Deyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J Zwetsloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecm.1631⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771501v2</w:t>
+                <w:t xml:space="preserve">hal-05391220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of agricultural intensification on weed floral and competitive traits: a spatiotemporal study in French vineyards and annual crops</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Climate and management changes over 40 years drove more stress‐tolerant and less ruderal weed communities in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95 (1), pp.e1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecm.1631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109877⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05210377v1</w:t>
+                <w:t xml:space="preserve">hal-04771501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impacts of agricultural intensification on weed floral and competitive traits: a spatiotemporal study in French vineyards and annual crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 394, pp.109877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988369v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759629v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.347-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819778v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of region, seasonality and weed management practice effects on the functional structure of weed communities in French vineyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107892⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130 (4), pp.547-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024218v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoseiidae of Vietnam (Acari: Mesostigmata) with description of a new species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Relative importance of region, seasonality and weed management practice effects on the functional structure of weed communities in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kris Wyckhuys</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acarologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 330, pp.107892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24349/acarologia/20204362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02493731v1</w:t>
+                <w:t xml:space="preserve">hal-04024218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phytoseiidae of Vietnam (Acari: Mesostigmata) with description of a new species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Douin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Nguyen Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Wyckhuys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acarologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (1), pp.75-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24349/acarologia/20204362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual variations in functional traits of sown and spontaneous species in vineyard inter‐rows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (5), pp.e03140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecs2.3140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1654,147 +1788,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Agricultural Intensification on Weed Floral and Competitive Traits: A Spatiotemporal Study in French Vineyards and Annual Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1804,273 +1938,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services rendus par les cultures fruitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bergère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CTIFL; INRA; Groupement d' Intérêt Scientifique Fruits. 2019, 287 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services rendus par les cultures fruitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bergère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CTIFL; INRAE; Groupement d' Intérêt Scientifique Fruits. 2019, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2080,100 +2214,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés adventices en réponse aux pratiques de gestion des sols et conséquences pour les processus de recyclage de la matière organique dans les vignobles ˸ une approche fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023AGRO0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04192344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2183,105 +2317,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propriétés fonctionnelles des communautés végétales expliquent-elles les services écosystémiques qu'elles fournissent ? Le cas des couverts semés et spontanés en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecosystèmes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02955878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2349,51 +2483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBE404FF"/>
+    <w:nsid w:val="08640BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2580,51 +2714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-charlotte-bopp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0934-833X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271518774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin-Lefevre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109877" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen Duc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Wyckhuys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20204362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05150807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03077371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berg&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02517769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04192344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02955878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-charlotte-bopp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0934-833X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271518774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Catry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Donder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Denefle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2026.101320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin-Lefevre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109877" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen Duc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Wyckhuys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20204362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05150807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03077371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berg&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02517769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04192344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02955878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>