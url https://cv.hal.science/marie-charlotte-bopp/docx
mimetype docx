--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1249,278 +1249,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t>
+                <w:t xml:space="preserve">Relative importance of region, seasonality and weed management practice effects on the functional structure of weed communities in French vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 330, pp.107892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819778v1</w:t>
+                <w:t xml:space="preserve">hal-04024218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of region, seasonality and weed management practice effects on the functional structure of weed communities in French vineyards</w:t>
+                <w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 330, pp.107892. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130 (4), pp.547-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024218v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoseiidae of Vietnam (Acari: Mesostigmata) with description of a new species</w:t>
               </w:r>
@@ -1796,63 +1796,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Agricultural Intensification on Weed Floral and Competitive Traits: A Spatiotemporal Study in French Vineyards and Annual Crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Martin Lefevre</w:t>
+                <w:t xml:space="preserve">Impacts of agricultural intensification on weed floral and competitive traits: a spatiotemporal study in French vineyards and annual crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martin-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1938,273 +1938,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services rendus par les cultures fruitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+                <w:t xml:space="preserve">Sylvie Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Colleu</w:t>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lescourret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Bergère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CTIFL; INRA; Groupement d' Intérêt Scientifique Fruits. 2019, 287 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services rendus par les cultures fruitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+                <w:t xml:space="preserve">Sylvie Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lescourret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CTIFL; INRAE; Groupement d' Intérêt Scientifique Fruits. 2019, 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2214,100 +2214,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés adventices en réponse aux pratiques de gestion des sols et conséquences pour les processus de recyclage de la matière organique dans les vignobles ˸ une approche fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023AGRO0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04192344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2317,105 +2317,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propriétés fonctionnelles des communautés végétales expliquent-elles les services écosystémiques qu'elles fournissent ? Le cas des couverts semés et spontanés en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecosystèmes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02955878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2483,51 +2483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08640BD5"/>
+    <w:nsid w:val="8904EC81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2714,51 +2714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-charlotte-bopp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0934-833X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271518774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Catry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Donder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Denefle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2026.101320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin-Lefevre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109877" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen Duc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Wyckhuys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20204362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05150807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03077371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berg&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02517769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04192344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02955878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-charlotte-bopp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0934-833X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271518774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Catry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Donder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Denefle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2026.101320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin-Lefevre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109877" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen Duc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Wyckhuys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20204362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05150807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03077371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berg&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02517769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04192344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02955878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>