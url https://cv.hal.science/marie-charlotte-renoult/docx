--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interface coupling in three-layer viscous fluid systems</w:t>
+                <w:t xml:space="preserve">Impact of an oblique electric field on Rayleigh–Taylor instability in perfect and leaky dielectric fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Hadi Abou Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+                <w:t xml:space="preserve">Mehran Vakilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 477, pp.134670. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2025.134670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0276160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121586v1</w:t>
+                <w:t xml:space="preserve">hal-05219630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an oblique electric field on Rayleigh–Taylor instability in perfect and leaky dielectric fluids</w:t>
+                <w:t xml:space="preserve">Study of interface coupling in three-layer viscous fluid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Abou Daher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37, </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 477, pp.134670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0276160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2025.134670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219630v1</w:t>
+                <w:t xml:space="preserve">hal-05121586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for recording single-shot two-scales in-line holograms: Application to the visualization of a stretched viscoelastic fluid</w:t>
               </w:r>
@@ -366,51 +366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -451,1045 +451,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental three-dimensional location and size distribution of rising bubbles in a cylindrical column through light field imaging</w:t>
+                <w:t xml:space="preserve">A mathematical model describing an unsteady leak of compressed air from an open underwater storage tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Schleuniger</w:t>
+                <w:t xml:space="preserve">Camille Deberne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0231162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.110318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.110318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745629v1</w:t>
+                <w:t xml:space="preserve">hal-04379480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model describing an unsteady leak of compressed air from an open underwater storage tank</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental three-dimensional location and size distribution of rising bubbles in a cylindrical column through light field imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schleuniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Deberne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81, pp.110318. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.110318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0231162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379480v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase analysis for focus plane detection in digital inline holography: application to three-dimensional locations of drops and threads in a beads-on-a-string structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Droplet oscillations in a turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (23), pp.6241. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1173521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.494647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2023.1173521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192712v1</w:t>
+                <w:t xml:space="preserve">hal-04109804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine characterization of the capillary instability of free viscoelastic jets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New experiments and theory on ferrofluid cylinder in an azimuthal magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Cottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+                <w:t xml:space="preserve">R. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105135⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (11), pp.112116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0169793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257771v1</w:t>
+                <w:t xml:space="preserve">hal-04327377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experiments and theory on ferrofluid cylinder in an azimuthal magnetic field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchet</w:t>
+                <w:t xml:space="preserve">Phase analysis for focus plane detection in digital inline holography: application to three-dimensional locations of drops and threads in a beads-on-a-string structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Renoult</w:t>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (11), pp.112116. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (23), pp.6241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0169793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.494647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327377v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet oscillations in a turbulent flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine characterization of the capillary instability of free viscoelastic jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Roa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Louise Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1173521. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 322, pp.105135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphy.2023.1173521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109804v1</w:t>
+                <w:t xml:space="preserve">hal-04257771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial conditions to study the temporal behaviour of a viscoelastic liquid jet under surface perturbation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear stability analysis of a Newtonian ferrofluid cylinder under a magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günter Brenn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2021035296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190571v1</w:t>
+                <w:t xml:space="preserve">hal-03187150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear stability analysis of a Newtonian ferrofluid cylinder surrounded by a Newtonian fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 927, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2021.782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability analysis of a Newtonian ferrofluid cylinder under a magnetic field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Initial conditions to study the temporal behaviour of a viscoelastic liquid jet under surface perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Brenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 915, </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2021035296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187150v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of extensional properties during free jet breakup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1523,64 +1523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear instability of a Newtonian liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Plohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1768,334 +1768,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of a viscoelastic liquid jet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interface coupling and growth rate measurements in multilayer Rayleigh-Taylor instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Adkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily M. Shelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rosenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (7), pp.079901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.079901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611188v1</w:t>
+                <w:t xml:space="preserve">hal-01611173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface coupling and growth rate measurements in multilayer Rayleigh-Taylor instabilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-scale analysis of a viscoelastic liquid jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carles</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Rosenblatt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Lisiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (7), pp.079901. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245, pp.1--10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.079901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611173v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth rate measurement in free jet experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,64 +2155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear instability of a viscous liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal Analysis of Nonlinear Behavior of the Instability at a Fluid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,64 +2354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Rayleigh-Taylor instability: Interfacial arc-length vs. deformation amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,90 +2483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deforming static fluid interfaces with magnetic fields: application to the Rayleigh–Taylor instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolfe Petschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles S Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (4), pp.1073-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2612,51 +2612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating non-planar static interfaces with magnetic fields Creating non-planar static interfaces with magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T J Atherton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,77 +2774,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of single and two-phase flow MHD code for application to liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Molten Salt and Liquid Metal Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2869,90 +2869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model of metal pad roll instability for liquid metal battery applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Molten Salt and Liquid Metal Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2990,90 +2990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of metal pad roll instability for liquid metal batteries application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Véran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3092,312 +3092,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial instability in a liquid metal battery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-scale analysis of drops in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Labex EMC3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627025v1</w:t>
+                <w:t xml:space="preserve">hal-04708139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the reconstructed phase maps of digital in-line holograms: application to the characterization of viscoelastic fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation d’un fluide viscoélastique par holographie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Laser-Light and interactions with particles (LIP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XIDIAN University, Sep 2024, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'optique, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723641v1</w:t>
+                <w:t xml:space="preserve">hal-04670580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3422,90 +3422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement effect on air-bubble plumes in quiescent water under the jetting regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3524,1962 +3524,1962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’un fluide viscoélastique par holographie numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing the reconstructed phase maps of digital in-line holograms: application to the characterization of viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'optique, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Laser-Light and interactions with particles (LIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIDIAN University, Sep 2024, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670580v1</w:t>
+                <w:t xml:space="preserve">hal-04723641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’un fluide viscoélastique par holographie numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interfacial instability in a liquid metal battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Labex EMC3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975177v1</w:t>
+                <w:t xml:space="preserve">hal-04627025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of drops in turbulence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d’un fluide viscoélastique par holographie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Optique Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708139v1</w:t>
+                <w:t xml:space="preserve">hal-04975177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of pad roll instability in a three fluid-layers system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of a controlled air flow on a viscoelastic filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe (Virtual), Japan</w:t>
+              <w:t xml:space="preserve">APS Division of fluids dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APS, Nov 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191793v1</w:t>
+                <w:t xml:space="preserve">hal-04390186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regimes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Viscous theory for three-layer Rayleigh-Taylor instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Whasington, United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615650v1</w:t>
+                <w:t xml:space="preserve">hal-04192040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the discrepancy between experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium in honour of Prof. Charles Rosenblatt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Cleveland - Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic liquid jets, Ferrofluid flows under magnetic fields and Instabilities in liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium in honour of Prof. Innocent Mutabazi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakup dynamics of initially non-spherical rising bubbles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Deberne</w:t>
+                <w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Whasington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379450v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the coupling between 2 interfaces in a model of liquid metal battery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of pad roll instability in a three fluid-layers system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium in honour of Prof. Innocent Mutabazi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe (Virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626924v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an interfacial instability in a 3-layer fluid system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Breakup dynamics of initially non-spherical rising bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Deberne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR TRANSINTER (Groupement de Recherche Transfert et Interfaces)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191549v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet breakup analysis: Droplet oscillations in a turbulent flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study of an interfacial instability in a 3-layer fluid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR TRANSINTER</w:t>
+              <w:t xml:space="preserve">Journées du GDR TRANSINTER (Groupement de Recherche Transfert et Interfaces)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299344v1</w:t>
+                <w:t xml:space="preserve">hal-04191549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous theory for three-layer Rayleigh-Taylor instability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Study of the coupling between 2 interfaces in a model of liquid metal battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Symposium in honour of Prof. Innocent Mutabazi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192040v1</w:t>
+                <w:t xml:space="preserve">hal-04626924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a controlled air flow on a viscoelastic filament</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Droplet breakup analysis: Droplet oscillations in a turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Division of fluids dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APS, Nov 2023, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Journées du GDR TRANSINTER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390186v1</w:t>
+                <w:t xml:space="preserve">hal-04299344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'étirement d'un fluide viscoélastique par holographie numérique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Droplet deformation decomposition in a turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Roa Antúnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770277v1</w:t>
+                <w:t xml:space="preserve">hal-03781301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical (and numerical) study of pad roll instability in a three fluid-layers system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Holographie in-line appliquée à l’analyse de l’étirement d’un filament viscoélastique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">6ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides. Holophi 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Atlan; Zosia Bratasz; Olivier Martinache; Yohan Blazy, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780531v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine experimental description of free viscoelastic jets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude de l'étirement d'un fluide viscoélastique par holographie numérique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985170v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie in-line appliquée à l’analyse de l’étirement d’un filament viscoélastique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical (and numerical) study of pad roll instability in a three fluid-layers system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides. Holophi 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michael Atlan; Zosia Bratasz; Olivier Martinache; Yohan Blazy, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019184v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet deformation decomposition in a turbulent flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fine experimental description of free viscoelastic jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
+              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781301v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the beads-on-string structure during viscoelastic filament stretching with digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5517,90 +5517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear dynamics of an accidental underwater compressed air release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Deberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics Days Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5625,90 +5625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous theory for 3 layers Rayleigh Taylor instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR TRANSINTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5733,77 +5733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of ferrofluid cylinder in an azimuthal magnetic field: theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFMC 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5822,308 +5822,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of injection conditions on viscoelastic ligament dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolution des émissions expiratoires bucco-nasales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salsabil Dannane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Liquid Atomisation and Spray Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284573v1</w:t>
+                <w:t xml:space="preserve">hal-03121043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des émissions expiratoires bucco-nasales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of injection conditions on viscoelastic ligament dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Liquid Atomisation and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121043v1</w:t>
+                <w:t xml:space="preserve">hal-03284573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of capillary jets of viscoelastic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6148,90 +6148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linéarités liées à un jet de liquide viscoélastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6256,64 +6256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of ferrofluid jets with magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,77 +6338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear instability of a viscoelastic liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6433,77 +6433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper orthogonal decomposition of viscoelastic liquid jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6528,77 +6528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental method to measure liquid extensional properties during atomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6623,77 +6623,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear instability of a viscoelastic liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS–Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6731,64 +6731,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic Ligament Dynamics in Free Liquid Jet Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6826,77 +6826,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of Free Falling Viscoelastic Liquid Jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS-Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6934,64 +6934,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear instability of a viscous liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS-Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7010,182 +7010,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional properties of mobile polymer solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Drop dynamics on a stretched viscoelastic filament: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Division of Fluid Dynamics (Fall) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135848v1</w:t>
+                <w:t xml:space="preserve">hal-02145821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of added polymer in free jets of a dilute polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,303 +7196,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Division of Fluid Dynamics (Fall) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Portland, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear instability of a Newtonian liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS-Europe 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop dynamics on a stretched viscoelastic filament: An experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extensional properties of mobile polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lisiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Division of Fluid Dynamics (Fall) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145821v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The breakup of viscoelastic jets and filaments: the beads-on-a-string structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7560,64 +7560,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface node behavior due to nonlinearities in a 2D Rayleigh-Taylor instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7655,90 +7655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Rayleigh-Taylor instability: Interfacial arc-length vs. deformation amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, San Fransisco, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7763,77 +7763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating non-planar static interfaces with magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T J Atherton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7897,908 +7897,908 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of a bubble plume: from the leak of an underwater storage tank to the seawater surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Deberne</w:t>
+                <w:t xml:space="preserve">Linear stability analysis of droplet oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEANERGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">The 26th International Congress of Theoretical &amp; Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612459v1</w:t>
+                <w:t xml:space="preserve">hal-04720772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle électrique de l'instabilité de Rayleigh-Taylor</w:t>
+                <w:t xml:space="preserve">Study of interfacial instabilities in a three-layer fluid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Abou Daher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Division Plasmas de la SFP - 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">The 26th International Congress of Theoretical &amp; Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628116v1</w:t>
+                <w:t xml:space="preserve">hal-04638650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interfacial instabilities in a three-layer fluid system</w:t>
+                <w:t xml:space="preserve">Contrôle électrique de l'instabilité de Rayleigh-Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Hadi Abou Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Congress of Theoretical &amp; Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Division Plasmas de la SFP - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638650v1</w:t>
+                <w:t xml:space="preserve">hal-04628116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability analysis of droplet oscillations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phenomenology of a bubble plume: from the leak of an underwater storage tank to the seawater surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Deberne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Congress of Theoretical &amp; Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">SEANERGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720772v1</w:t>
+                <w:t xml:space="preserve">hal-04612459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Instabilities in LIquid Metal BAtteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Mushroom-shaped bubble plume under bubble crown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Labex EMC3 et Graduate school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Washington DC, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192448v1</w:t>
+                <w:t xml:space="preserve">hal-04615632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mushroom-shaped bubble plume under bubble crown</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The dancing beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS Division of fluids dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Washinghton DC, France. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/APS.DFD.2023.GFM.P0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615632v1</w:t>
+                <w:t xml:space="preserve">hal-04390117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dancing beads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic Instabilities in LIquid Metal BAtteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Division of fluids dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Labex EMC3 et Graduate school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/APS.DFD.2023.GFM.P0037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04390117v1</w:t>
+                <w:t xml:space="preserve">hal-04192448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: Break or Relax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Deberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Washington, United States. American Physical Society, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8826,368 +8826,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse faiblement non-linéaire de stabilité d'un cylindre de ferrofluide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Description multi-échelle d’une instabilitée interfaciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fad Aboudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+              <w:t xml:space="preserve">24e Rencontre du Non Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185049v1</w:t>
+                <w:t xml:space="preserve">hal-03185987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des émissions expriratoires bucco-nasales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse faiblement non-linéaire de stabilité d'un cylindre de ferrofluide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121054v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description multi-échelle d’une instabilitée interfaciale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolution des émissions expriratoires bucco-nasales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salsabil Dannane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Rencontre du Non Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185987v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Linéaire de Stabilité d'un Jet de Ferrofluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9225,77 +9225,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal Pearling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DVD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9320,64 +9320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop dynamics on a viscoelastic filament: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9473,64 +9473,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental model to setup for modeling the saliva behaviour in the oral cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9567,77 +9567,77 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D monitoring of a pearling instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kozulic, M</w:t>
+                <w:t xml:space="preserve">Maxime Kozulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirzaei Mohsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Mohsen Mirzaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9848,51 +9848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134670" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Abou Daher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Vakilha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276160" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.132408" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Renoult" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169793" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1173521" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Brenn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021035296" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2845-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Plohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jongmanns" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-018-9636-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lisiecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.05.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Adkins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily M. Shelton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rosenblatt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.079901" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2374-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosenblatt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.114503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ferjani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Rosenblatt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63805FAD3813A639847F2E35BC56F86C8B1BA85A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolfe Petschek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1125-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41J7JQRJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Atherton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carl&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3366387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;ran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03985170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa Ant&#250;nez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5839" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Dannane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03107319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135848v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carl&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185049v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad Aboudou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447688v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozulic, M" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirzaei Mohsen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Abou Daher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Vakilha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276160" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134670" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.132408" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231162" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1173521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Renoult" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169793" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494647" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cottier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.171" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.782" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Brenn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021035296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2845-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Plohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jongmanns" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-018-9636-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Adkins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily M. Shelton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rosenblatt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.079901" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lisiecki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.05.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2374-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosenblatt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.114503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ferjani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Rosenblatt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63805FAD3813A639847F2E35BC56F86C8B1BA85A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolfe Petschek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1125-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41J7JQRJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Atherton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carl&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3366387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;ran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa Ant&#250;nez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03985170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Dannane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5839" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03107319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145828v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135848v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carl&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad Aboudou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447688v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kozulic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mirzaei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>