--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an oblique electric field on Rayleigh–Taylor instability in perfect and leaky dielectric fluids</w:t>
+                <w:t xml:space="preserve">Study of interface coupling in three-layer viscous fluid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Abou Daher</w:t>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37, </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 477, pp.134670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0276160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2025.134670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219630v1</w:t>
+                <w:t xml:space="preserve">hal-05121586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interface coupling in three-layer viscous fluid systems</w:t>
+                <w:t xml:space="preserve">Impact of an oblique electric field on Rayleigh–Taylor instability in perfect and leaky dielectric fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Hadi Abou Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+                <w:t xml:space="preserve">Mehran Vakilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 477, pp.134670. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2025.134670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0276160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121586v1</w:t>
+                <w:t xml:space="preserve">hal-05219630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for recording single-shot two-scales in-line holograms: Application to the visualization of a stretched viscoelastic fluid</w:t>
               </w:r>
@@ -366,51 +366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -470,51 +470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model describing an unsteady leak of compressed air from an open underwater storage tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Deberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -600,51 +600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -685,811 +685,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet oscillations in a turbulent flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase analysis for focus plane detection in digital inline holography: application to three-dimensional locations of drops and threads in a beads-on-a-string structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Roa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1173521. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (23), pp.6241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphy.2023.1173521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.494647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109804v1</w:t>
+                <w:t xml:space="preserve">hal-04192712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experiments and theory on ferrofluid cylinder in an azimuthal magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine characterization of the capillary instability of free viscoelastic jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Canu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Renoult</w:t>
+                <w:t xml:space="preserve">Louise Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0169793⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 322, pp.105135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327377v1</w:t>
+                <w:t xml:space="preserve">hal-04257771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase analysis for focus plane detection in digital inline holography: application to three-dimensional locations of drops and threads in a beads-on-a-string structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+                <w:t xml:space="preserve">New experiments and theory on ferrofluid cylinder in an azimuthal magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Godard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+                <w:t xml:space="preserve">M.-C. Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (23), pp.6241. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (11), pp.112116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.494647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0169793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192712v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine characterization of the capillary instability of free viscoelastic jets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Droplet oscillations in a turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 322, pp.105135. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1173521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2023.1173521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257771v1</w:t>
+                <w:t xml:space="preserve">hal-04109804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability analysis of a Newtonian ferrofluid cylinder under a magnetic field</w:t>
+                <w:t xml:space="preserve">Linear stability analysis of a Newtonian ferrofluid cylinder surrounded by a Newtonian fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 915, </w:t>
+              <w:t xml:space="preserve">, 2021, 927, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187150v1</w:t>
+                <w:t xml:space="preserve">hal-03358679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability analysis of a Newtonian ferrofluid cylinder surrounded by a Newtonian fluid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Initial conditions to study the temporal behaviour of a viscoelastic liquid jet under surface perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Brenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.782⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2021035296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358679v1</w:t>
+                <w:t xml:space="preserve">hal-03190571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial conditions to study the temporal behaviour of a viscoelastic liquid jet under surface perturbation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Linear stability analysis of a Newtonian ferrofluid cylinder under a magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2021035296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190571v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of extensional properties during free jet breakup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1523,64 +1523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear instability of a Newtonian liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Plohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1768,334 +1768,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface coupling and growth rate measurements in multilayer Rayleigh-Taylor instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale analysis of a viscoelastic liquid jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Adkins</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Lisiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.079901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245, pp.1--10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611173v1</w:t>
+                <w:t xml:space="preserve">hal-01611188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of a viscoelastic liquid jet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interface coupling and growth rate measurements in multilayer Rayleigh-Taylor instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Adkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily M. Shelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lisiecki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Rosenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 245, pp.1--10. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (7), pp.079901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2017.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.079901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611188v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth rate measurement in free jet experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,64 +2155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear instability of a viscous liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal Analysis of Nonlinear Behavior of the Instability at a Fluid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,64 +2354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Rayleigh-Taylor instability: Interfacial arc-length vs. deformation amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,90 +2483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deforming static fluid interfaces with magnetic fields: application to the Rayleigh–Taylor instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolfe Petschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles S Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (4), pp.1073-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2612,51 +2612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating non-planar static interfaces with magnetic fields Creating non-planar static interfaces with magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T J Atherton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,64 +2787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Molten Salt and Liquid Metal Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2882,77 +2882,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model of metal pad roll instability for liquid metal battery applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Molten Salt and Liquid Metal Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2990,90 +2990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of metal pad roll instability for liquid metal batteries application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Véran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3092,2394 +3092,2394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of drops in turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing the reconstructed phase maps of digital in-line holograms: application to the characterization of viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Roa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">14th International Conference on Laser-Light and interactions with particles (LIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIDIAN University, Sep 2024, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708139v1</w:t>
+                <w:t xml:space="preserve">hal-04723641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’un fluide viscoélastique par holographie numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Noury</w:t>
+                <w:t xml:space="preserve">Interfacial instability in a liquid metal battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'optique, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Labex EMC3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670580v1</w:t>
+                <w:t xml:space="preserve">hal-04627025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regime</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d’un fluide viscoélastique par holographie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'optique, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707812v1</w:t>
+                <w:t xml:space="preserve">hal-04670580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement effect on air-bubble plumes in quiescent water under the jetting regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the reconstructed phase maps of digital in-line holograms: application to the characterization of viscoelastic fluids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Laser-Light and interactions with particles (LIP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XIDIAN University, Sep 2024, Xi'An, China</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723641v1</w:t>
+                <w:t xml:space="preserve">hal-04707812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial instability in a liquid metal battery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d’un fluide viscoélastique par holographie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Labex EMC3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Optique Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627025v1</w:t>
+                <w:t xml:space="preserve">hal-04975177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’un fluide viscoélastique par holographie numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Noury</w:t>
+                <w:t xml:space="preserve">Multi-scale analysis of drops in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975177v1</w:t>
+                <w:t xml:space="preserve">hal-04708139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a controlled air flow on a viscoelastic filament</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Noury</w:t>
+                <w:t xml:space="preserve">Theoretical study of pad roll instability in a three fluid-layers system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Division of fluids dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APS, Nov 2023, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe (Virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390186v1</w:t>
+                <w:t xml:space="preserve">hal-04191793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous theory for three-layer Rayleigh-Taylor instability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring the discrepancy between experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Symposium in honour of Prof. Charles Rosenblatt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cleveland - Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192040v1</w:t>
+                <w:t xml:space="preserve">hal-04627023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the discrepancy between experiment and theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic liquid jets, Ferrofluid flows under magnetic fields and Instabilities in liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium in honour of Prof. Charles Rosenblatt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cleveland - Ohio, United States</w:t>
+              <w:t xml:space="preserve">Symposium in honour of Prof. Innocent Mutabazi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627023v1</w:t>
+                <w:t xml:space="preserve">hal-04626921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic liquid jets, Ferrofluid flows under magnetic fields and Instabilities in liquid metal batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium in honour of Prof. Innocent Mutabazi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Havre, France</w:t>
+              <w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Whasington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626921v1</w:t>
+                <w:t xml:space="preserve">hal-04615650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regimes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Neu</w:t>
+                <w:t xml:space="preserve">Breakup dynamics of initially non-spherical rising bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Deberne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Whasington, United States</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615650v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of pad roll instability in a three fluid-layers system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Study of the coupling between 2 interfaces in a model of liquid metal battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe (Virtual), Japan</w:t>
+              <w:t xml:space="preserve">Symposium in honour of Prof. Innocent Mutabazi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191793v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakup dynamics of initially non-spherical rising bubbles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of an interfacial instability in a 3-layer fluid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Journées du GDR TRANSINTER (Groupement de Recherche Transfert et Interfaces)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379450v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an interfacial instability in a 3-layer fluid system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Droplet breakup analysis: Droplet oscillations in a turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR TRANSINTER (Groupement de Recherche Transfert et Interfaces)</w:t>
+              <w:t xml:space="preserve">Journées du GDR TRANSINTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191549v1</w:t>
+                <w:t xml:space="preserve">hal-04299344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the coupling between 2 interfaces in a model of liquid metal battery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Viscous theory for three-layer Rayleigh-Taylor instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium in honour of Prof. Innocent Mutabazi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626924v1</w:t>
+                <w:t xml:space="preserve">hal-04192040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet breakup analysis: Droplet oscillations in a turbulent flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of a controlled air flow on a viscoelastic filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR TRANSINTER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">APS Division of fluids dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APS, Nov 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299344v1</w:t>
+                <w:t xml:space="preserve">hal-04390186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet deformation decomposition in a turbulent flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude de l'étirement d'un fluide viscoélastique par holographie numérique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781301v1</w:t>
+                <w:t xml:space="preserve">hal-03770277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie in-line appliquée à l’analyse de l’étirement d’un filament viscoélastique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Noury</w:t>
+                <w:t xml:space="preserve">Theoretical (and numerical) study of pad roll instability in a three fluid-layers system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides. Holophi 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michael Atlan; Zosia Bratasz; Olivier Martinache; Yohan Blazy, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019184v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'étirement d'un fluide viscoélastique par holographie numérique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fine experimental description of free viscoelastic jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770277v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical (and numerical) study of pad roll instability in a three fluid-layers system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Holographie in-line appliquée à l’analyse de l’étirement d’un filament viscoélastique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">6ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides. Holophi 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Atlan; Zosia Bratasz; Olivier Martinache; Yohan Blazy, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780531v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine experimental description of free viscoelastic jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Cottier</w:t>
+                <w:t xml:space="preserve">Droplet deformation decomposition in a turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Roa Antúnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985170v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the beads-on-string structure during viscoelastic filament stretching with digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5530,64 +5530,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear dynamics of an accidental underwater compressed air release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Deberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5625,90 +5625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous theory for 3 layers Rayleigh Taylor instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR TRANSINTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFMC 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5828,90 +5828,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des émissions expiratoires bucco-nasales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salsabil Dannane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5936,90 +5936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of injection conditions on viscoelastic ligament dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Liquid Atomisation and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6053,77 +6053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of capillary jets of viscoelastic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6148,90 +6148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linéarités liées à un jet de liquide viscoélastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6269,51 +6269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of ferrofluid jets with magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,77 +6338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear instability of a viscoelastic liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6433,77 +6433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper orthogonal decomposition of viscoelastic liquid jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6528,77 +6528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental method to measure liquid extensional properties during atomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6623,77 +6623,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear instability of a viscoelastic liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS–Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6731,64 +6731,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic Ligament Dynamics in Free Liquid Jet Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6826,64 +6826,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of Free Falling Viscoelastic Liquid Jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6934,64 +6934,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear instability of a viscous liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS-Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7010,165 +7010,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop dynamics on a stretched viscoelastic filament: An experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extensional properties of mobile polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lisiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Division of Fluid Dynamics (Fall) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145821v1</w:t>
+                <w:t xml:space="preserve">hal-02135848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of added polymer in free jets of a dilute polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7196,320 +7213,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Division of Fluid Dynamics (Fall) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Portland, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear instability of a Newtonian liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Brenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS-Europe 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional properties of mobile polymer solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Drop dynamics on a stretched viscoelastic filament: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Division of Fluid Dynamics (Fall) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135848v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The breakup of viscoelastic jets and filaments: the beads-on-a-string structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7560,64 +7560,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface node behavior due to nonlinearities in a 2D Rayleigh-Taylor instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7655,90 +7655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Rayleigh-Taylor instability: Interfacial arc-length vs. deformation amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, San Fransisco, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7763,77 +7763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating non-planar static interfaces with magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T J Atherton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7897,627 +7897,631 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability analysis of droplet oscillations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Roa</w:t>
+                <w:t xml:space="preserve">Study of interfacial instabilities in a three-layer fluid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Congress of Theoretical &amp; Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720772v1</w:t>
+                <w:t xml:space="preserve">hal-04638650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interfacial instabilities in a three-layer fluid system</w:t>
+                <w:t xml:space="preserve">Contrôle électrique de l'instabilité de Rayleigh-Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+                <w:t xml:space="preserve">Hadi Abou Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Congress of Theoretical &amp; Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Division Plasmas de la SFP - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638650v1</w:t>
+                <w:t xml:space="preserve">hal-04628116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle électrique de l'instabilité de Rayleigh-Taylor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadi Abou Daher</w:t>
+                <w:t xml:space="preserve">Phenomenology of a bubble plume: from the leak of an underwater storage tank to the seawater surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Deberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Division Plasmas de la SFP - 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">SEANERGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628116v1</w:t>
+                <w:t xml:space="preserve">hal-04612459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of a bubble plume: from the leak of an underwater storage tank to the seawater surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Linear stability analysis of droplet oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEANERGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">The 26th International Congress of Theoretical &amp; Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612459v1</w:t>
+                <w:t xml:space="preserve">hal-04720772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mushroom-shaped bubble plume under bubble crown</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+                <w:t xml:space="preserve">Hydrodynamic Instabilities in LIquid Metal BAtteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Washington DC, United States. </w:t>
+              <w:t xml:space="preserve">Journées Labex EMC3 et Graduate school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615632v1</w:t>
+                <w:t xml:space="preserve">hal-04192448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dancing beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8571,234 +8575,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Instabilities in LIquid Metal BAtteries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mushroom-shaped bubble plume under bubble crown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Labex EMC3 et Graduate school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Washington DC, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192448v1</w:t>
+                <w:t xml:space="preserve">hal-04615632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: Break or Relax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Deberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Washington, United States. American Physical Society, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8826,368 +8826,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description multi-échelle d’une instabilitée interfaciale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evolution des émissions expriratoires bucco-nasales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salsabil Dannane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Rencontre du Non Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185987v1</w:t>
+                <w:t xml:space="preserve">hal-03121054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse faiblement non-linéaire de stabilité d'un cylindre de ferrofluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des émissions expriratoires bucco-nasales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Description multi-échelle d’une instabilitée interfaciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fad Aboudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">24e Rencontre du Non Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121054v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Linéaire de Stabilité d'un Jet de Ferrofluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9225,64 +9225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal Pearling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9320,64 +9320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop dynamics on a viscoelastic filament: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9473,64 +9473,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental model to setup for modeling the saliva behaviour in the oral cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9848,51 +9848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Abou Daher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Vakilha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276160" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134670" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.132408" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231162" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1173521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Renoult" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169793" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494647" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cottier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.171" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.782" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Brenn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021035296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2845-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Plohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jongmanns" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-018-9636-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Adkins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily M. Shelton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rosenblatt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.079901" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lisiecki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.05.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2374-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosenblatt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.114503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ferjani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Rosenblatt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63805FAD3813A639847F2E35BC56F86C8B1BA85A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolfe Petschek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1125-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41J7JQRJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Atherton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carl&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3366387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;ran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa Ant&#250;nez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03985170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Dannane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5839" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03107319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145828v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135848v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carl&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad Aboudou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447688v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kozulic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mirzaei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134670" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Abou Daher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Vakilha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276160" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.132408" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231162" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04257771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Renoult" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169793" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1173521" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.782" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Brenn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021035296" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2845-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Plohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jongmanns" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-018-9636-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lisiecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.05.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Adkins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily M. Shelton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rosenblatt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.079901" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2374-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosenblatt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.114503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ferjani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Rosenblatt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63805FAD3813A639847F2E35BC56F86C8B1BA85A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01780192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolfe Petschek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1125-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41J7JQRJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Atherton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carl&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3366387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;ran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707827v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03985170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa Ant&#250;nez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Dannane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5839" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03107319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135848v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carl&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638650v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615632v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad Aboudou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447688v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kozulic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mirzaei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>