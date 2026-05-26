--- v0 (2026-03-07)
+++ v1 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,1402 +191,1268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors of the use of physical restraint and impact of a decision support tool: A before‐and‐after study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+                <w:t xml:space="preserve">Quand l’intermédiation est formative : trouver sa place en tant qu’apprenti dans l’éducation spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Avarguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nicc.12945⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.10463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389533v1</w:t>
+                <w:t xml:space="preserve">halshs-03649465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’intermédiation est formative : trouver sa place en tant qu’apprenti dans l’éducation spécialisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles. Le cas de l'enseignement prioritaire genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649465v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles Le cas de l'enseignement prioritaire genevois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les relations école-familles au sein du Réseau d’enseignement prioritaire genevois : entre régulation de l’action éducative et réalité de l’interaction enseignant-parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Chartier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.67-91</w:t>
+              <w:t xml:space="preserve">Revue d'éducation comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561385v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations école-familles au sein du Réseau d’enseignement prioritaire genevois : entre régulation de l’action éducative et réalité de l’interaction enseignant-parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles Le cas de l'enseignement prioritaire genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'éducation comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.67-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333029v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles. Le cas de l'enseignement prioritaire genevois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Rufin</w:t>
+                <w:t xml:space="preserve">« Comment ça se passe à la maison ? » Troubles du rôle professionnel dans l’entretien enseignant-parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Chartier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Payet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 187, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649538v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment ça se passe à la maison ? » Troubles du rôle professionnel dans l’entretien enseignant-parents</w:t>
+                <w:t xml:space="preserve">Les enseignants dans l'entretien individuel avec les parents : entre souci de la relation et exigence d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Payet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.4462⟩</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 34 (2), pp.39-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.034.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649482v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants dans l'entretien individuel avec les parents : entre souci de la relation et exigence d'efficacité</w:t>
+                <w:t xml:space="preserve">Les enseignants dans l'entretien individuel avec les parents : entre souci de la relation et exigence d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, n° 34 (2), pp.39-54. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 2014, 34, pp.39-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.034.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649474v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment ça se passe à la maison ? » Troubles du rôle professionnel dans l’entretien enseignant-parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Payet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 187, pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants dans l'entretien individuel avec les parents : entre souci de la relation et exigence d'efficacité</w:t>
+                <w:t xml:space="preserve">L'accueil des enfants du voyage : d'un dispositif académique à son appropriation par les acteurs éducatifs des écoles élémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/es.034.0039⟩</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 36 (2), pp.31-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.036.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561133v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accueil des enfants du voyage : d'un dispositif académique à son appropriation par les acteurs éducatifs des écoles élémentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La scolarisation des enfants gitans à Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbarom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, on line, 27 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649523v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarisation des enfants gitans à Perpignan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enfants du voyage dans l’école : quelle scolarisation pour une scolarité hors normes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbarom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, on line, 27 p</w:t>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067071v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants du voyage dans l’école : quelle scolarisation pour une scolarité hors normes ?</w:t>
+                <w:t xml:space="preserve">Histoires de voyageurs : une expérience scolaire des enfants du voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649569v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'obligation scolaire a la prise en charge des élèves du voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Tsiganes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39-40 (3), pp.56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tsig.039.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649558v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03649575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques et Pratiques d'inclusion 2 sur la scolarisation des enfants gitans à Perpignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction à l'atelier Urba Rom "Logiques et Pratiques d'inclusion 2 sur la scolarisation des enfants gitans à Perpignan"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Perpignan, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1596,51 +1462,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations et hybridation des formations en travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1650,355 +1516,355 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Mazereau; Florence Tardif Bourgoin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations et hybridation des formations en travail social : les nouveaux cadres normatifs du travail social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.161-178, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.mazer.2025.01.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une « non-maîtresse » dans les écoles : ethnographie de la scolarisation des enfants du voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographie de l'école. Les coulisses des institutions scolaires et socio-éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des devoirs à la maison : inégalités d’apprentissage pour les élèves des écoles publiques et des écoles privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Maroc au présent. D'une époque à l'autre, une société en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jacques-Berque, pp.213-222, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cjb.1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté scolaire des élèves à celle des enseignants. Production d'un continuum de violence selon les établissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences à l'école, normes et professionnalités en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage du portail de l’école : un aller-retour vers la minorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État d’émeute, état d’exception : la question centrale des périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2008,114 +1874,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ENFANTS DU VOYAGE DANS LA CLASSE : INCERTITUDE DE ROLES ET AJUSTEMENTS DES PRATIQUES DU MAITRE DES ECOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Perpignan-Via Domitia, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02046167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2262,51 +2128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avarguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dauvergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ferey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croizard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mainguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.12945" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10463" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rufin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pelhate" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.034.0039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01163829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.036.0031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Olive" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.039.0056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mazer.2025.01.0162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02435469v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02046167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avarguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649538v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rufin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pelhate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.034.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01163829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.036.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Olive" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.039.0056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mazer.2025.01.0162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02435469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02046167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>