--- v1 (2026-03-30)
+++ v2 (2026-05-01)
@@ -287,209 +287,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does studying abroad affect engineering students' intercultural competence: A longitudinal case study</w:t>
+                <w:t xml:space="preserve">The effect of study abroad and personality on cultural intelligence: A deeper understanding using the expanded model of cultural intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chédru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delhoume</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03043797.2023.2171853⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Intercultural Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92, pp.101737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijintrel.2022.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027981v1</w:t>
+                <w:t xml:space="preserve">hal-04159291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of study abroad and personality on cultural intelligence: A deeper understanding using the expanded model of cultural intelligence</w:t>
+                <w:t xml:space="preserve">How does studying abroad affect engineering students' intercultural competence: A longitudinal case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chédru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delhoume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intercultural Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 92, pp.101737. </w:t>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (3), pp.375-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijintrel.2022.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2023.2171853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159291v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du développement durable et de l’innovation dans les formations des ingénieurs : perception des étudiants</w:t>
               </w:r>
@@ -1208,51 +1208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interculturalité à l'épreuve de l'intersubjectivité. Exemple du semestre GoLaSalle dans une université étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,407 +1310,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+                <w:t xml:space="preserve">L'engagement dans la vie associative : gage de développement personnel et interpersonnel des étudiant.e.s ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chédru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Chedru</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th SEFI Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t>
+              <w:t xml:space="preserve">Communication présentée lors du 1er Colloque en Pédagogie UniLaSalle. Les pratiques pédagogiques à UniLaSalle : entre partage d'expériences et enjeux institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251079v1</w:t>
+                <w:t xml:space="preserve">hal-04372505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement dans la vie associative : gage de développement personnel et interpersonnel des étudiant.e.s ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Chédru</w:t>
+                <w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Colin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication présentée lors du XXème congrès de l’AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">46th SEFI Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356451v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Go LaSalle à l'épreuve de l'interculturalité : quelles compétences interculturelles pour les étudiants ?</w:t>
+                <w:t xml:space="preserve">L'engagement dans la vie associative : gage de développement personnel et interpersonnel des étudiant.e.s ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chédru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Lummerzheim</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication présentée lors du 1er Colloque en Pédagogie UniLaSalle. Les pratiques pédagogiques à UniLaSalle : entre partage d'expériences et enjeux institutionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Communication présentée lors du XXème congrès de l’AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265800v1</w:t>
+                <w:t xml:space="preserve">hal-04356451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement dans la vie associative : gage de développement personnel et interpersonnel des étudiant.e.s ?</w:t>
+                <w:t xml:space="preserve">Go LaSalle à l'épreuve de l'interculturalité : quelles compétences interculturelles pour les étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chédru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Colin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delhoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Alexandre-Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lummerzheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication présentée lors du 1er Colloque en Pédagogie UniLaSalle. Les pratiques pédagogiques à UniLaSalle : entre partage d'expériences et enjeux institutionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372505v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les groupes d'étudiants en équipes efficaces ou comment faire fructifier la diversité des parcours et des profils parmi des élèves-ingénieurs en dernière année de cursus</w:t>
               </w:r>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’engagement associatif dans le développement personnel et interpersonnel d’élèves-ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrières, leardeship et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-38, 2020</w:t>
@@ -2512,51 +2512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C34A3FB"/>
+    <w:nsid w:val="E42943EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2743,51 +2743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-chedru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5195-7273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167101846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05027438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2025.102180" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2023.2171853" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2022.11.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066596ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084127ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035313ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05052215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04784792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shieradel Jimenez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alexandre-Pelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05297693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.e5gjunjpv" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping A. Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raynal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TELE0006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-chedru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5195-7273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167101846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05027438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2025.102180" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159291v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2022.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2023.2171853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066596ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084127ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035313ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05052215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04784792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shieradel Jimenez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alexandre-Pelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05297693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.e5gjunjpv" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping A. Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raynal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TELE0006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>