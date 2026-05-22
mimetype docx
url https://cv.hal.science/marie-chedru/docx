--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,2457 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2405 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Chédru </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-Chercheuse, Sciences Humaines et Sociales </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5195-7273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167101846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=KK-iAHAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of cultural intelligence during international student mobility: The role of prior intercultural exposure and personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106, pp.102180. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2025.102180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of study abroad and personality on cultural intelligence: A deeper understanding using the expanded model of cultural intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.101737. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2022.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does studying abroad affect engineering students' intercultural competence: A longitudinal case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delhoume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (3), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2023.2171853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l’innovation dans les formations des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Sustainable Development and Innovation in Engineering School: Students’ Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Belhenniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.6002. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13116002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle de motivation aux études d’ingénieurs en contexte francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure et Evaluation en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066596ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Motivation Scale for Engineering Studies in a Francophone Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure et Evaluation en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (Translation Issue), pp.5-38. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1084127ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la motivation et des styles d’apprentissage sur la performance scolaire d’élèves-ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.457-482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035313ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité étudiante et intelligence culturelle : quelles évolutions et quels leviers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDALANG - DIDActique des LANGues Interculturalité et Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years of COIL collaboration between France and the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shieradel Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALU Virtual Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l'innovation dans la formation des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interculturalité à l'épreuve de l'intersubjectivité. Exemple du semestre GoLaSalle dans une université étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delhoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alexandre-Pelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement dans la vie associative : gage de développement personnel et interpersonnel des étudiant.e.s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée lors du 1er Colloque en Pédagogie UniLaSalle. Les pratiques pédagogiques à UniLaSalle : entre partage d'expériences et enjeux institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement dans la vie associative : gage de développement personnel et interpersonnel des étudiant.e.s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée lors du XXème congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go LaSalle à l'épreuve de l'interculturalité : quelles compétences interculturelles pour les étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delhoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alexandre-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lummerzheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée lors du 1er Colloque en Pédagogie UniLaSalle. Les pratiques pédagogiques à UniLaSalle : entre partage d'expériences et enjeux institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les groupes d'étudiants en équipes efficaces ou comment faire fructifier la diversité des parcours et des profils parmi des élèves-ingénieurs en dernière année de cursus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du IXème colloque QPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble (38000), France. pp.339-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’engagement associatif dans le développement personnel et interpersonnel d’élèves-ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières, leardeship et conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien et la réussite en formation dans une école d'ingénieurs : Une approche axée sur la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des identités, des compétences et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-148, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’intelligence culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.e5gjunjpv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kairos Management : Nouveaux outils pour le Management des Opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Méhauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la motivation et des caractéristiques individuelles sur la performance : application dans le monde académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Institut National des Télécommunications, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012TELE0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00789718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2512,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E42943EC"/>
+    <w:nsid w:val="B6923340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2743,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-chedru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5195-7273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167101846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05027438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2025.102180" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159291v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2022.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2023.2171853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066596ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084127ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035313ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05052215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04784792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shieradel Jimenez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alexandre-Pelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05297693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.e5gjunjpv" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping A. Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raynal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TELE0006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-chedru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5195-7273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167101846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KK-iAHAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05027438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2025.102180" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159291v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2022.11.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2023.2171853" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066596ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084127ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035313ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05052215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04784792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shieradel Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alexandre-Pelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04159881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05297693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.e5gjunjpv" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping A. Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raynal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TELE0006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>