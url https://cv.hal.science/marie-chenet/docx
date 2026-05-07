--- v0 (2026-04-03)
+++ v1 (2026-05-07)
@@ -66,3351 +66,3882 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentiels de la médiation scientifique par le numérique en contexte d’éloignement. Retours d’expérience depuis une frontière agricole au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Anne Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Maximo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Médiation·s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filming the reparation, the reparators and the reparation places in West Bahia (Brazil) : the dramaturgy of reparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop ethnographies: repairing in unusual places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le documentaire fait à ma géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le film documentaire en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, ENSAV, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la petite mécanique dans une région brésilienne sous influence de l’agrobusiness : présentation d’une pratique de recherche multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures alternatives de la recherche en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First glacial chronology in Corsica (Western Mediterranean Sea) based on 10Be moraine dating: evidence of two glacier extents since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aster Team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference of the International Association of Geomorphologists (IAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à réaliser des films au cours des études de géographie : vers une autre pratique de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UGI-IGU Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incarner plutôt que démontrer ? Proposition d'évaluation de la scientificité des films réalisés par les chercheurs en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique : postures et apports transdisciplinaires en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les pentes du volcan Merapi (Java), un corps à corps mécanisé avec la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Machine, genre, nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filming the relationship between people and natural environment : contribution to an embodied environmental geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17Th Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Fribourg (CH), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le géographe prend la caméra, l’expérience du style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le film dans la pratique de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of cryo-conditioned landforms since the Little Ice Age and implications on permafrost degradation: a case study from the Lac Rouge rockglacier (Clarée Valley, Southern French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p. 213-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photogrammetric reconstruction of postglacial rockfalls in Haute-Romanche (Massif des Ecrins, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Imagerie à Haute Résolution - Applications en archéologie et géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene glacier fluctuations in the Northern Greater Caucasus (Russia) inferred from 10 Be cosmic ray exposure moraine dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Solomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09596836251396086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la géographie caméra à la main : Enrichir l’apprentissage par une pratique et une forme alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 125-126, pp.255-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1569m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les digues littorales à l’heure de la GEMAPI : une opportunité de gestion intégrée face au risque de submersion ? Le cas de l’estuaire de la Dives et de la Baie des Veys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 98 (3/4), pp.589-604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.8823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the largest Late Holocene mountain glacier extent insouthern and southeastern Greenland during the middle Neoglacial fromBe-10 moraine dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Biette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Menviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boreas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (1), pp.61--77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bor.12555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer le travail : apports d’une pratique de cinéma documentaire en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Filmer, travailler, chercher, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itti.392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain glacier fluctuations during the Lateglacial and Holocene on Clavering Island (northeastern Greenland) from 10 Be moraine dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Biette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boreas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (873-885), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bor.12460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature estimation at the beginning of the last millennium in western Greenland: preliminary results from the application of a degree‑day glaciological model on the Lyngmarksbræen glacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Biette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.31-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incision and aggradation in proglacial rivers: Post-Little Ice Age long-profile adjustments of Southern Iceland outwash plains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Marren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ldr.3127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager le territoire avec les loups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u97s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10Be cosmic-ray exposure dating of moraines and rock avalanches in the Upper Romanche valley (French Alps): Evidence of two glacial advances during the Late Glacial/Holocene transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 148, pp.209 - 221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main issues of an evacuation in case of volcanic crisis: social stakes in Guadeloupe (Lesser Antilles Arc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73 (3), pp.2127 - 2147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-014-1184-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique et enseignement de l'audiovisuel en géographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le développement périurbain accéléré en contexte de très faible capacité portante des sols argileux. Un risque émergent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adélaïde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, L'homme face aux risques, 28, pp.27-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477996v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement périurbain accéléré en contexte de très faible capacité portante des sols argileux. Un risque émergent ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pratique et enseignement de l'audiovisuel en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.12734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01722662v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A response to the commentary of M. Dąbski about the paper ‛Asynchronous Little Ice Age glacial maximum extent in southeast Iceland’ (Geomorphology (2010), 114, 253–260)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cooley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 128 (1-2), pp.103-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Little Ice Age glacial maximum extent in southeast Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (3), pp.253-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réajustement des versants islandais en contexte de déglaciation rapide : les marges glaciaires du Sud-Est de l'Islande (Readjustment of Icelandic slopes in a glacial retreat context : the glacier margins of South-East Iceland)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Processus et rythmes de l'incision des sandar proximaux postérieurs au petit âge glaciaire (sud de l'Islande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4/2008 (4), pp.235-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477999v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus et rythmes de l'incision des sandar proximaux postérieurs au petit âge glaciaire (sud de l'Islande)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le réajustement des versants islandais en contexte de déglaciation rapide : les marges glaciaires du Sud-Est de l'Islande (Readjustment of Icelandic slopes in a glacial retreat context : the glacier margins of South-East Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (2), pp.171--180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2008.2610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987429v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et atrophie des masses glaciaires : quelles mutations pour les paysages islandais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.1883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels de la médiation scientifique par le numérique en contexte d’éloignement. Retours d’expérience depuis une frontière agricole au Brésil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiago Maximo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Médiation·s</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05578334v1</w:t>
+              <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filming the reparation, the reparators and the reparation places in West Bahia (Brazil) : the dramaturgy of reparation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alberto Preci</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ethnographies: repairing in unusual places</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05578338v1</w:t>
+              <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le documentaire fait à ma géographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cinéma documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le film documentaire en devenir</w:t>
-[...789 lines deleted...]
-                <w:t xml:space="preserve">hal-01260477v1</w:t>
+              <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caméra et le territoire : de la pratique du cinéma documentaire en géographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dès que le vent soufflera Renaud 1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03921166v1</w:t>
+              <w:t xml:space="preserve">Raphaël Pieroni; Jean-François Staszak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage enchanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Editeur, pp.80-81, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprendre la géographie en réalisant des films, une spécificité de l’Université Panthéon-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Goeldner-Gianella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographies en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, 2023, Histoire de la France aux XIXe et XXe siècles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caméra et le territoire : de la pratique du cinéma documentaire en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.44-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casser des cailloux pour faire parler des glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Biette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le film de recherche, ce bel objet de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercheurs de champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3420,91 +3951,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentis Chercheurs, de Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01178310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3514,288 +4045,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postglacial rockfalls controls on environmental partitioning of the Haute-Romanche valley (Massif des Écrins, french Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a paraglacial crisis on slopes deglaciated since the Little Ice Age in South-east Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post Little Ice Age changes in the Morsárjökull and Skaftafellsjökull proglacial landscape (Southeast of Iceland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. 37 th Annual Arctic Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Skaftafell, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3805,114 +4336,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse des versants islandais aux fluctuations glaciaires : étude multiscalaire dans la région de Skaftafell (sud-est de l'Islande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université Paris 1 - Panthéon Sorbonne, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02186649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4059,51 +4590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Solomina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251396086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8823" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.392" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12460" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11977" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHCNCZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1184-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Simoes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ad&#233;la&#239;de Bouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Germain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cooley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.12.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ7NFTVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.07.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGL0QD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2610" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.1883" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Preci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maximo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578355v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116135v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116169v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02186649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Preci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maximo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578338v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Solomina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251396086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569m" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8823" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.392" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12460" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11977" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHCNCZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1184-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ad&#233;la&#239;de Bouquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Germain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Simoes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12734" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cooley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.12.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ7NFTVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.07.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGL0QD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2610" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.1883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jolivet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02186649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>